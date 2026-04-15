--- v2 (2026-02-27)
+++ v3 (2026-04-15)
@@ -12,893 +12,1316 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="281">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="422">
   <si>
     <t>ARIS ETF</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t>16.02%</t>
+    <t>17.63%</t>
   </si>
   <si>
     <t>US 10YR NOTE (CBT)Jun26</t>
   </si>
   <si>
     <t>TYM6 Comdty</t>
   </si>
   <si>
     <t>TYM6 COMDTY</t>
   </si>
   <si>
-    <t>16.01%</t>
+    <t>17.33%</t>
   </si>
   <si>
     <t>US ULTRA BOND CBT Jun26</t>
   </si>
   <si>
     <t>WNM6 Comdty</t>
   </si>
   <si>
     <t>WNM6 COMDTY</t>
   </si>
   <si>
-    <t>11.58%</t>
+    <t>12.86%</t>
   </si>
   <si>
     <t>Vanguard Total Stock Market ETF</t>
   </si>
   <si>
     <t>VTI</t>
   </si>
   <si>
-    <t>11.50%</t>
+    <t>11.29%</t>
+  </si>
+  <si>
+    <t>United States Treasury Bill 04/28/2026</t>
+  </si>
+  <si>
+    <t>912797TK3</t>
+  </si>
+  <si>
+    <t>10.97%</t>
   </si>
   <si>
     <t>SPDR Gold MiniShares Trust</t>
   </si>
   <si>
     <t>GLDM</t>
   </si>
   <si>
     <t>98149E303</t>
   </si>
   <si>
-    <t>10.99%</t>
-[...8 lines deleted...]
-    <t>7.45%</t>
+    <t>7.63%</t>
   </si>
   <si>
     <t>Vanguard FTSE Emerging Markets ETF</t>
   </si>
   <si>
     <t>VWO</t>
   </si>
   <si>
-    <t>5.29%</t>
+    <t>5.01%</t>
   </si>
   <si>
     <t>VANGUARD FTSE DEVELOPED ETF</t>
   </si>
   <si>
     <t>VEA</t>
   </si>
   <si>
-    <t>1.96%</t>
+    <t>1.65%</t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>1.60%</t>
+    <t>1.33%</t>
+  </si>
+  <si>
+    <t>Exxon Mobil Corp</t>
+  </si>
+  <si>
+    <t>XOM</t>
+  </si>
+  <si>
+    <t>30231G102</t>
+  </si>
+  <si>
+    <t>1.20%</t>
   </si>
   <si>
     <t>Deere &amp; Co</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
-    <t>1.51%</t>
-[...11 lines deleted...]
-    <t>1.13%</t>
+    <t>0.80%</t>
   </si>
   <si>
     <t>BHP Group Ltd</t>
   </si>
   <si>
     <t>BHP</t>
   </si>
   <si>
     <t>088606108</t>
   </si>
   <si>
-    <t>0.93%</t>
+    <t>0.79%</t>
+  </si>
+  <si>
+    <t>Chevron Corp</t>
+  </si>
+  <si>
+    <t>CVX</t>
+  </si>
+  <si>
+    <t>0.68%</t>
   </si>
   <si>
     <t>Rio Tinto PLC</t>
   </si>
   <si>
     <t>RIO</t>
   </si>
   <si>
-    <t>0.92%</t>
+    <t>0.63%</t>
   </si>
   <si>
     <t>Southern Copper Corp</t>
   </si>
   <si>
     <t>SCCO</t>
   </si>
   <si>
     <t>84265V105</t>
   </si>
   <si>
-    <t>0.88%</t>
-[...8 lines deleted...]
-    <t>0.55%</t>
+    <t>0.54%</t>
   </si>
   <si>
     <t>Shell PLC</t>
   </si>
   <si>
     <t>SHEL</t>
   </si>
   <si>
-    <t>0.53%</t>
+    <t>0.42%</t>
+  </si>
+  <si>
+    <t>TotalEnergies SE</t>
+  </si>
+  <si>
+    <t>TTE</t>
+  </si>
+  <si>
+    <t>F92124100</t>
+  </si>
+  <si>
+    <t>0.39%</t>
+  </si>
+  <si>
+    <t>Corteva Inc</t>
+  </si>
+  <si>
+    <t>CTVA</t>
+  </si>
+  <si>
+    <t>22052L104</t>
   </si>
   <si>
     <t>Freeport-McMoRan Inc</t>
   </si>
   <si>
     <t>FCX</t>
   </si>
   <si>
     <t>35671D857</t>
   </si>
   <si>
-    <t>0.49%</t>
-[...11 lines deleted...]
-    <t>0.47%</t>
+    <t>0.36%</t>
   </si>
   <si>
     <t>Glencore PLC</t>
   </si>
   <si>
     <t>GLEN LN</t>
   </si>
   <si>
     <t>B4T3BW6</t>
   </si>
   <si>
-    <t>0.43%</t>
+    <t>0.32%</t>
   </si>
   <si>
     <t>Vale SA</t>
   </si>
   <si>
     <t>VALE</t>
   </si>
   <si>
     <t>91912E105</t>
   </si>
   <si>
-    <t>0.40%</t>
-[...11 lines deleted...]
-    <t>0.39%</t>
+    <t>0.30%</t>
+  </si>
+  <si>
+    <t>ConocoPhillips</t>
+  </si>
+  <si>
+    <t>COP</t>
+  </si>
+  <si>
+    <t>20825C104</t>
+  </si>
+  <si>
+    <t>0.26%</t>
+  </si>
+  <si>
+    <t>BP PLC</t>
+  </si>
+  <si>
+    <t>BP</t>
+  </si>
+  <si>
+    <t>055622104</t>
+  </si>
+  <si>
+    <t>0.25%</t>
+  </si>
+  <si>
+    <t>Nutrien Ltd</t>
+  </si>
+  <si>
+    <t>NTR CN</t>
+  </si>
+  <si>
+    <t>BDRJLN0</t>
+  </si>
+  <si>
+    <t>0.22%</t>
   </si>
   <si>
     <t>CMOC Group Ltd</t>
   </si>
   <si>
     <t>3993 HK</t>
   </si>
   <si>
     <t>B1VRCG6</t>
   </si>
   <si>
-    <t>0.33%</t>
-[...23 lines deleted...]
-    <t>0.31%</t>
+    <t>0.21%</t>
+  </si>
+  <si>
+    <t>Cameco Corp</t>
+  </si>
+  <si>
+    <t>CCO CN</t>
   </si>
   <si>
     <t>Antofagasta PLC</t>
   </si>
   <si>
     <t>ANTO LN</t>
   </si>
   <si>
     <t>0045614</t>
   </si>
   <si>
-    <t>0.27%</t>
-[...8 lines deleted...]
-    <t>0.26%</t>
+    <t>0.20%</t>
+  </si>
+  <si>
+    <t>Equinor ASA</t>
+  </si>
+  <si>
+    <t>EQNR</t>
+  </si>
+  <si>
+    <t>29446M102</t>
+  </si>
+  <si>
+    <t>CANADIAN NAT RES LTD</t>
+  </si>
+  <si>
+    <t>CNQ CN</t>
+  </si>
+  <si>
+    <t>0.18%</t>
+  </si>
+  <si>
+    <t>Vestas Wind Systems A/S</t>
+  </si>
+  <si>
+    <t>VWS DC</t>
+  </si>
+  <si>
+    <t>BN4MYF5</t>
+  </si>
+  <si>
+    <t>Eni SpA</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>26874R108</t>
   </si>
   <si>
     <t>Fortescue Ltd</t>
   </si>
   <si>
     <t>FMG AU</t>
   </si>
   <si>
-    <t>0.23%</t>
+    <t>0.17%</t>
   </si>
   <si>
     <t>Ecolab Inc</t>
   </si>
   <si>
     <t>ECL</t>
   </si>
   <si>
-    <t>BP PLC</t>
-[...26 lines deleted...]
-    <t>0.20%</t>
+    <t>0.16%</t>
+  </si>
+  <si>
+    <t>Suncor Energy Inc</t>
+  </si>
+  <si>
+    <t>SU CN</t>
+  </si>
+  <si>
+    <t>B3NB1P2</t>
+  </si>
+  <si>
+    <t>Sociedad Quimica y Minera de Chile SA</t>
+  </si>
+  <si>
+    <t>SQM</t>
+  </si>
+  <si>
+    <t>0.15%</t>
+  </si>
+  <si>
+    <t>EOG Resources Inc</t>
+  </si>
+  <si>
+    <t>EOG</t>
+  </si>
+  <si>
+    <t>26875P101</t>
+  </si>
+  <si>
+    <t>First Solar Inc</t>
+  </si>
+  <si>
+    <t>FSLR</t>
+  </si>
+  <si>
+    <t>0.14%</t>
   </si>
   <si>
     <t>Kubota Corp</t>
   </si>
   <si>
     <t>6326 JP</t>
   </si>
   <si>
-    <t>0.19%</t>
-[...59 lines deleted...]
-    <t>0.15%</t>
+    <t>0.13%</t>
+  </si>
+  <si>
+    <t>Imperial Oil Ltd</t>
+  </si>
+  <si>
+    <t>IMO CN</t>
+  </si>
+  <si>
+    <t>CF Industries Holdings Inc</t>
+  </si>
+  <si>
+    <t>CF</t>
+  </si>
+  <si>
+    <t>0.12%</t>
+  </si>
+  <si>
+    <t>Diamondback Energy Inc</t>
+  </si>
+  <si>
+    <t>FANG</t>
+  </si>
+  <si>
+    <t>25278X109</t>
+  </si>
+  <si>
+    <t>Occidental Petroleum Corp</t>
+  </si>
+  <si>
+    <t>OXY</t>
+  </si>
+  <si>
+    <t>0.11%</t>
   </si>
   <si>
     <t>Teck Resources Ltd</t>
   </si>
   <si>
     <t>TECK/B CN</t>
   </si>
   <si>
+    <t>Nextpower Inc</t>
+  </si>
+  <si>
+    <t>NXT</t>
+  </si>
+  <si>
+    <t>65290E101</t>
+  </si>
+  <si>
+    <t>CNH Industrial NV</t>
+  </si>
+  <si>
+    <t>CNH</t>
+  </si>
+  <si>
+    <t>N20944109</t>
+  </si>
+  <si>
+    <t>Cenovus Energy Inc</t>
+  </si>
+  <si>
+    <t>CVE CN</t>
+  </si>
+  <si>
+    <t>B57FG04</t>
+  </si>
+  <si>
+    <t>0.10%</t>
+  </si>
+  <si>
+    <t>Yara International ASA</t>
+  </si>
+  <si>
+    <t>YAR NO</t>
+  </si>
+  <si>
     <t>Lundin Mining Corp</t>
   </si>
   <si>
     <t>LUN CN</t>
   </si>
   <si>
-    <t>0.14%</t>
-[...20 lines deleted...]
-    <t>IMO CN</t>
+    <t>0.09%</t>
+  </si>
+  <si>
+    <t>Woodside Energy Group Ltd</t>
+  </si>
+  <si>
+    <t>WDS AU</t>
+  </si>
+  <si>
+    <t>BMGT167</t>
+  </si>
+  <si>
+    <t>First Quantum Minerals Ltd</t>
+  </si>
+  <si>
+    <t>FM CN</t>
+  </si>
+  <si>
+    <t>NAC Kazatomprom JSC</t>
+  </si>
+  <si>
+    <t>KAP LI</t>
+  </si>
+  <si>
+    <t>BGXQL36</t>
+  </si>
+  <si>
+    <t>Goldwind Science &amp; Technology Co Ltd</t>
+  </si>
+  <si>
+    <t>2208 HK</t>
+  </si>
+  <si>
+    <t>B59GZJ7</t>
   </si>
   <si>
     <t>Jiangxi Copper Co Ltd</t>
   </si>
   <si>
     <t>358 HK</t>
   </si>
   <si>
-    <t>0.13%</t>
-[...17 lines deleted...]
-    <t>0.12%</t>
+    <t>0.08%</t>
+  </si>
+  <si>
+    <t>Inpex Corp</t>
+  </si>
+  <si>
+    <t>1605 JP</t>
+  </si>
+  <si>
+    <t>B10RB15</t>
+  </si>
+  <si>
+    <t>0.07%</t>
+  </si>
+  <si>
+    <t>EQT Corp</t>
+  </si>
+  <si>
+    <t>EQT</t>
+  </si>
+  <si>
+    <t>26884L109</t>
   </si>
   <si>
     <t>Sumitomo Metal Mining Co Ltd</t>
   </si>
   <si>
     <t>5713 JP</t>
   </si>
   <si>
-    <t>Occidental Petroleum Corp</t>
-[...11 lines deleted...]
-    <t>BGXQL36</t>
+    <t>Toro Co/The</t>
+  </si>
+  <si>
+    <t>TTC</t>
+  </si>
+  <si>
+    <t>Xylem Inc/NY</t>
+  </si>
+  <si>
+    <t>XYL</t>
+  </si>
+  <si>
+    <t>98419M100</t>
+  </si>
+  <si>
+    <t>Veolia Environnement SA</t>
+  </si>
+  <si>
+    <t>VIE FP</t>
   </si>
   <si>
     <t>Boliden AB</t>
   </si>
   <si>
     <t>BOL SS</t>
   </si>
   <si>
     <t>BPYTZ57</t>
   </si>
   <si>
-    <t>Yara International ASA</t>
-[...26 lines deleted...]
-    <t>B57FG04</t>
+    <t>Devon Energy Corp</t>
+  </si>
+  <si>
+    <t>DVN</t>
+  </si>
+  <si>
+    <t>25179M103</t>
+  </si>
+  <si>
+    <t>0.06%</t>
+  </si>
+  <si>
+    <t>AGCO Corp</t>
+  </si>
+  <si>
+    <t>AGCO</t>
+  </si>
+  <si>
+    <t>001084102</t>
+  </si>
+  <si>
+    <t>Ecopetrol SA</t>
+  </si>
+  <si>
+    <t>EC</t>
+  </si>
+  <si>
+    <t>Lynas Rare Earths Ltd</t>
+  </si>
+  <si>
+    <t>LYSDY</t>
   </si>
   <si>
     <t>Nordex SE</t>
   </si>
   <si>
     <t>NDX1 GR</t>
   </si>
   <si>
     <t>B06CF71</t>
   </si>
   <si>
-    <t>0.09%</t>
-[...8 lines deleted...]
-    <t>BMGT167</t>
+    <t>South32 Ltd</t>
+  </si>
+  <si>
+    <t>S32 AU</t>
+  </si>
+  <si>
+    <t>BWSW5D9</t>
+  </si>
+  <si>
+    <t>American Water Works Co Inc</t>
+  </si>
+  <si>
+    <t>AWK</t>
+  </si>
+  <si>
+    <t>030420103</t>
+  </si>
+  <si>
+    <t>Repsol SA</t>
+  </si>
+  <si>
+    <t>REP SM</t>
+  </si>
+  <si>
+    <t>Mosaic Co/The</t>
+  </si>
+  <si>
+    <t>MOS</t>
+  </si>
+  <si>
+    <t>61945C103</t>
+  </si>
+  <si>
+    <t>Coterra Energy Inc</t>
+  </si>
+  <si>
+    <t>CTRA</t>
+  </si>
+  <si>
+    <t>Salmar ASA</t>
+  </si>
+  <si>
+    <t>SALM NO</t>
+  </si>
+  <si>
+    <t>B1W5NW2</t>
+  </si>
+  <si>
+    <t>0.05%</t>
   </si>
   <si>
     <t>Geberit AG</t>
   </si>
   <si>
     <t>GEBN SW</t>
   </si>
   <si>
     <t>B1WGG93</t>
   </si>
   <si>
     <t>MMG Ltd</t>
   </si>
   <si>
     <t>1208 HK</t>
   </si>
   <si>
-    <t>AGCO Corp</t>
-[...67 lines deleted...]
-  <si>
     <t>Ivanhoe Mines Ltd</t>
   </si>
   <si>
     <t>IVN CN</t>
   </si>
   <si>
     <t>BD73C40</t>
   </si>
   <si>
-    <t>Xylem Inc/NY</t>
-[...5 lines deleted...]
-    <t>98419M100</t>
+    <t>CIA SANEAMENTO BASICO SPONSORED ADR</t>
+  </si>
+  <si>
+    <t>SBS</t>
+  </si>
+  <si>
+    <t>20441A102</t>
+  </si>
+  <si>
+    <t>AKER BP ASA</t>
+  </si>
+  <si>
+    <t>AKRBP NO</t>
+  </si>
+  <si>
+    <t>B1L95G3</t>
+  </si>
+  <si>
+    <t>OMV AG</t>
+  </si>
+  <si>
+    <t>OMV AV</t>
+  </si>
+  <si>
+    <t>Halma PLC</t>
+  </si>
+  <si>
+    <t>HLMA LN</t>
+  </si>
+  <si>
+    <t>0405207</t>
   </si>
   <si>
     <t>Expand Energy Corp</t>
   </si>
   <si>
     <t>EXE</t>
   </si>
   <si>
-    <t>0.07%</t>
-[...8 lines deleted...]
-    <t>B1W5NW2</t>
+    <t>0.04%</t>
   </si>
   <si>
     <t>PLS Group Ltd</t>
   </si>
   <si>
     <t>PLS AU</t>
   </si>
   <si>
     <t>B2368L5</t>
   </si>
   <si>
-    <t>Lynas Rare Earths Ltd</t>
-[...44 lines deleted...]
-    <t>20441A102</t>
+    <t>Tourmaline Oil Corp</t>
+  </si>
+  <si>
+    <t>TOU CN</t>
+  </si>
+  <si>
+    <t>B3QJ0H8</t>
+  </si>
+  <si>
+    <t>Aurubis AG</t>
+  </si>
+  <si>
+    <t>NDA GR</t>
+  </si>
+  <si>
+    <t>China Nonferrous Mining Corp Ltd</t>
+  </si>
+  <si>
+    <t>1258 HK</t>
+  </si>
+  <si>
+    <t>B890GY2</t>
+  </si>
+  <si>
+    <t>Santos Ltd</t>
+  </si>
+  <si>
+    <t>SSLZY</t>
+  </si>
+  <si>
+    <t>Hudbay Minerals Inc</t>
+  </si>
+  <si>
+    <t>HBM CN</t>
+  </si>
+  <si>
+    <t>B05BDX1</t>
   </si>
   <si>
     <t>MP Materials Corp</t>
   </si>
   <si>
     <t>MP</t>
   </si>
   <si>
-    <t>0.05%</t>
-[...23 lines deleted...]
-    <t>0.04%</t>
+    <t>Galp Energia SGPS SA</t>
+  </si>
+  <si>
+    <t>GALP PL</t>
+  </si>
+  <si>
+    <t>B1FW751</t>
+  </si>
+  <si>
+    <t>YPF SA</t>
+  </si>
+  <si>
+    <t>YPF</t>
+  </si>
+  <si>
+    <t>0.03%</t>
   </si>
   <si>
     <t>Pentair PLC</t>
   </si>
   <si>
     <t>PNR</t>
   </si>
   <si>
     <t>G7S00T104</t>
   </si>
   <si>
-    <t>China Nonferrous Mining Corp Ltd</t>
-[...14 lines deleted...]
-    <t>B3QJ0H8</t>
+    <t>IDEX Corp</t>
+  </si>
+  <si>
+    <t>IEX</t>
+  </si>
+  <si>
+    <t>45167R104</t>
+  </si>
+  <si>
+    <t>Permian Resources Corp</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>71424F105</t>
+  </si>
+  <si>
+    <t>NexGen Energy Ltd</t>
+  </si>
+  <si>
+    <t>NXE CN</t>
+  </si>
+  <si>
+    <t>B987K72</t>
+  </si>
+  <si>
+    <t>Mineral Resources Ltd</t>
+  </si>
+  <si>
+    <t>MIN AU</t>
+  </si>
+  <si>
+    <t>B17ZL56</t>
+  </si>
+  <si>
+    <t>Uranium Energy Corp</t>
+  </si>
+  <si>
+    <t>UEC</t>
+  </si>
+  <si>
+    <t>Severn Trent PLC</t>
+  </si>
+  <si>
+    <t>SVT LN</t>
+  </si>
+  <si>
+    <t>B1FH8J7</t>
+  </si>
+  <si>
+    <t>Capstone Copper Corp</t>
+  </si>
+  <si>
+    <t>CS CN</t>
+  </si>
+  <si>
+    <t>BMY5XY9</t>
+  </si>
+  <si>
+    <t>UNITED UTILITIES GROUP PLC</t>
+  </si>
+  <si>
+    <t>UU/ LN</t>
+  </si>
+  <si>
+    <t>B39J2M4</t>
+  </si>
+  <si>
+    <t>Dekon Food And Agriculture Group</t>
+  </si>
+  <si>
+    <t>2419 HK</t>
+  </si>
+  <si>
+    <t>BQ74V36</t>
+  </si>
+  <si>
+    <t>Flat Glass Group Co Ltd</t>
+  </si>
+  <si>
+    <t>6865 HK</t>
+  </si>
+  <si>
+    <t>BYQ9774</t>
+  </si>
+  <si>
+    <t>Advanced Drainage Systems Inc</t>
+  </si>
+  <si>
+    <t>WMS</t>
+  </si>
+  <si>
+    <t>00790R104</t>
+  </si>
+  <si>
+    <t>Guoxia Technology Co Ltd</t>
+  </si>
+  <si>
+    <t>2655 HK</t>
+  </si>
+  <si>
+    <t>BV7FGJ5</t>
+  </si>
+  <si>
+    <t>Scotts Miracle-Gro Co/The</t>
+  </si>
+  <si>
+    <t>SMG</t>
+  </si>
+  <si>
+    <t>0.02%</t>
+  </si>
+  <si>
+    <t>Enphase Energy Inc</t>
+  </si>
+  <si>
+    <t>ENPH</t>
+  </si>
+  <si>
+    <t>29355A107</t>
+  </si>
+  <si>
+    <t>Essential Utilities Inc</t>
+  </si>
+  <si>
+    <t>WTRG</t>
+  </si>
+  <si>
+    <t>29670G102</t>
+  </si>
+  <si>
+    <t>Solv Energy Inc</t>
+  </si>
+  <si>
+    <t>MWH</t>
+  </si>
+  <si>
+    <t>78475V103</t>
+  </si>
+  <si>
+    <t>Plug Power Inc</t>
+  </si>
+  <si>
+    <t>PLUG</t>
+  </si>
+  <si>
+    <t>72919P202</t>
+  </si>
+  <si>
+    <t>K+S AG</t>
+  </si>
+  <si>
+    <t>SDF GR</t>
+  </si>
+  <si>
+    <t>B54C017</t>
+  </si>
+  <si>
+    <t>Xinyi Solar Holdings Ltd</t>
+  </si>
+  <si>
+    <t>968 HK</t>
+  </si>
+  <si>
+    <t>BGQYNN1</t>
+  </si>
+  <si>
+    <t>Leroy Seafood Group ASA</t>
+  </si>
+  <si>
+    <t>LSG NO</t>
+  </si>
+  <si>
+    <t>Bakkafrost P/F</t>
+  </si>
+  <si>
+    <t>BAKKA NO</t>
+  </si>
+  <si>
+    <t>B6632T7</t>
+  </si>
+  <si>
+    <t>Suedzucker AG</t>
+  </si>
+  <si>
+    <t>SZU GR</t>
+  </si>
+  <si>
+    <t>KWS Saat SE &amp; Co KGaA</t>
+  </si>
+  <si>
+    <t>KWS GR</t>
+  </si>
+  <si>
+    <t>Bumitama Agri Ltd</t>
+  </si>
+  <si>
+    <t>BAL SP</t>
+  </si>
+  <si>
+    <t>B7WJ188</t>
+  </si>
+  <si>
+    <t>Schouw &amp; Co A/S</t>
+  </si>
+  <si>
+    <t>SCHO DC</t>
+  </si>
+  <si>
+    <t>Hainan Drinda New Energy Technology Co Ltd</t>
+  </si>
+  <si>
+    <t>2865 HK</t>
+  </si>
+  <si>
+    <t>BV8DRB7</t>
+  </si>
+  <si>
+    <t>Eos Energy Enterprises Inc</t>
+  </si>
+  <si>
+    <t>EOSE</t>
+  </si>
+  <si>
+    <t>29415C101</t>
+  </si>
+  <si>
+    <t>Zurn Elkay Water Solutions Corp</t>
+  </si>
+  <si>
+    <t>ZWS</t>
+  </si>
+  <si>
+    <t>98983L108</t>
+  </si>
+  <si>
+    <t>Husqvarna AB</t>
+  </si>
+  <si>
+    <t>HUSQB SS</t>
+  </si>
+  <si>
+    <t>B12PJ24</t>
+  </si>
+  <si>
+    <t>Tetra Tech Inc</t>
+  </si>
+  <si>
+    <t>TTEK</t>
+  </si>
+  <si>
+    <t>88162G103</t>
+  </si>
+  <si>
+    <t>China Youran Dairy Group Ltd</t>
+  </si>
+  <si>
+    <t>9858 HK</t>
+  </si>
+  <si>
+    <t>BM91MJ0</t>
+  </si>
+  <si>
+    <t>Sunrun Inc</t>
+  </si>
+  <si>
+    <t>RUN</t>
+  </si>
+  <si>
+    <t>86771W105</t>
+  </si>
+  <si>
+    <t>Tate &amp; Lyle PLC</t>
+  </si>
+  <si>
+    <t>TATE LN</t>
+  </si>
+  <si>
+    <t>BP92CJ4</t>
+  </si>
+  <si>
+    <t>Fluence Energy Inc</t>
+  </si>
+  <si>
+    <t>FLNC</t>
+  </si>
+  <si>
+    <t>34379V103</t>
+  </si>
+  <si>
+    <t>0.01%</t>
+  </si>
+  <si>
+    <t>Alamo Group Inc</t>
+  </si>
+  <si>
+    <t>ALG</t>
+  </si>
+  <si>
+    <t>011311107</t>
+  </si>
+  <si>
+    <t>Austevoll Seafood ASA</t>
+  </si>
+  <si>
+    <t>AUSS NO</t>
+  </si>
+  <si>
+    <t>B16MKT5</t>
+  </si>
+  <si>
+    <t>FUJI OIL CO LTD /Osaka</t>
+  </si>
+  <si>
+    <t>2607 JP</t>
+  </si>
+  <si>
+    <t>Fresh Del Monte Produce Inc</t>
+  </si>
+  <si>
+    <t>FDP</t>
+  </si>
+  <si>
+    <t>G36738105</t>
+  </si>
+  <si>
+    <t>China XLX Fertiliser Ltd</t>
+  </si>
+  <si>
+    <t>1866 HK</t>
+  </si>
+  <si>
+    <t>B4WMJZ9</t>
+  </si>
+  <si>
+    <t>First Tractor Co Ltd</t>
+  </si>
+  <si>
+    <t>38 HK</t>
   </si>
   <si>
     <t>0.00%</t>
   </si>
   <si>
+    <t>JAPANESE YEN</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>CASHJPY</t>
+  </si>
+  <si>
+    <t>CANADIAN DOLLAR</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>CASHCAD</t>
+  </si>
+  <si>
+    <t>DANISH KRONE</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>CASHDKK</t>
+  </si>
+  <si>
+    <t>LUKOIL PJSC</t>
+  </si>
+  <si>
+    <t>LKOD LI</t>
+  </si>
+  <si>
+    <t>BYZDW27</t>
+  </si>
+  <si>
+    <t>GMK Norilskiy Nickel PAO</t>
+  </si>
+  <si>
+    <t>MNOD LI</t>
+  </si>
+  <si>
+    <t>BYSW6D0</t>
+  </si>
+  <si>
     <t>Novatek PJSC</t>
   </si>
   <si>
     <t>NVTK LI</t>
   </si>
   <si>
     <t>B0DK750</t>
   </si>
   <si>
-    <t>LUKOIL PJSC</t>
-[...7 lines deleted...]
-  <si>
     <t>Gazprom PJSC</t>
   </si>
   <si>
     <t>OGZD LI</t>
   </si>
   <si>
     <t>PHOSAGRO OJSC GDR EACH REPR 1/3 ORD REG</t>
   </si>
   <si>
     <t>PHOR LI</t>
   </si>
   <si>
     <t>B62QPJ1</t>
   </si>
   <si>
-    <t>GMK Norilskiy Nickel PAO</t>
-[...7 lines deleted...]
-  <si>
     <t>Rosneft Oil Co PJSC</t>
   </si>
   <si>
     <t>ROSN LI</t>
   </si>
   <si>
     <t>B17FSC2</t>
+  </si>
+  <si>
+    <t>AUSTRALIAN DOLLAR</t>
+  </si>
+  <si>
+    <t>AUD</t>
+  </si>
+  <si>
+    <t>CASHAUD</t>
+  </si>
+  <si>
+    <t>-0.01%</t>
+  </si>
+  <si>
+    <t>SINGAPORE DOLLAR</t>
+  </si>
+  <si>
+    <t>SGD</t>
+  </si>
+  <si>
+    <t>CASHSGD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1224,60 +1647,60 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W91"/>
+  <dimension ref="A1:W142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20.281" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="47.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>3</v>
@@ -1301,1794 +1724,2814 @@
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4">
-        <v>877.0</v>
+        <v>954.0</v>
       </c>
       <c r="F4">
-        <v>99416171.88</v>
+        <v>106400812.5</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
-        <v>822.0</v>
+        <v>893.0</v>
       </c>
       <c r="F5">
-        <v>99359250.0</v>
+        <v>104592625.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>922908769</v>
       </c>
       <c r="E6">
-        <v>211200.0</v>
+        <v>226527.0</v>
       </c>
       <c r="F6">
-        <v>71911488.0</v>
+        <v>77619476.55</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E7">
-        <v>694364.0</v>
+        <v>68240000.0</v>
       </c>
       <c r="F7">
-        <v>71401450.12</v>
+        <v>68151010.95</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
+        <v>21</v>
+      </c>
+      <c r="B8" t="s">
         <v>22</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8">
-        <v>68630000.0</v>
+        <v>690420.0</v>
       </c>
       <c r="F8">
-        <v>68218362.75</v>
+        <v>66211278.0</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9">
         <v>922042858</v>
       </c>
       <c r="E9">
-        <v>793334.0</v>
+        <v>794199.0</v>
       </c>
       <c r="F9">
-        <v>46227572.18</v>
+        <v>46047658.02</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10">
         <v>921943858</v>
       </c>
       <c r="E10">
-        <v>467005.0</v>
+        <v>438801.0</v>
       </c>
       <c r="F10">
-        <v>32835121.55</v>
+        <v>30229000.89</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11">
-        <v>12188077.85</v>
+        <v>9971602.81</v>
       </c>
       <c r="F11">
-        <v>12188077.85</v>
+        <v>9971602.81</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
-      <c r="D12">
-        <v>244199105</v>
+      <c r="D12" t="s">
+        <v>37</v>
       </c>
       <c r="E12">
-        <v>16036.0</v>
+        <v>53634.0</v>
       </c>
       <c r="F12">
-        <v>9933660.56</v>
+        <v>8004338.16</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D13" t="s">
         <v>40</v>
       </c>
+      <c r="D13">
+        <v>244199105</v>
+      </c>
       <c r="E13">
-        <v>63300.0</v>
+        <v>12156.0</v>
       </c>
       <c r="F13">
-        <v>9402582.0</v>
+        <v>7245462.24</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
       <c r="E14">
-        <v>86753.0</v>
+        <v>60728.0</v>
       </c>
       <c r="F14">
-        <v>7033065.71</v>
+        <v>4807835.76</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15" t="s">
         <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>47</v>
       </c>
       <c r="D15">
-        <v>767204100</v>
+        <v>166764100</v>
       </c>
       <c r="E15">
-        <v>58215.0</v>
+        <v>25633.0</v>
       </c>
       <c r="F15">
-        <v>5768524.35</v>
+        <v>4793883.66</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>50</v>
       </c>
-      <c r="D16" t="s">
-        <v>51</v>
+      <c r="D16">
+        <v>767204100</v>
       </c>
       <c r="E16">
-        <v>26568.0285</v>
+        <v>41320.0</v>
       </c>
       <c r="F16">
-        <v>5730723.75</v>
+        <v>4085308.4</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
+        <v>51</v>
+      </c>
+      <c r="B17" t="s">
         <v>52</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>53</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>54</v>
       </c>
-      <c r="D17">
-[...1 lines deleted...]
-      </c>
       <c r="E17">
-        <v>29798.0</v>
+        <v>19715.0285</v>
       </c>
       <c r="F17">
-        <v>5487599.68</v>
+        <v>3812295.06</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>55</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18">
         <v>780259305</v>
       </c>
       <c r="E18">
-        <v>42280.0</v>
+        <v>35519.0</v>
       </c>
       <c r="F18">
-        <v>3432290.4</v>
+        <v>3245015.84</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" t="s">
         <v>61</v>
       </c>
       <c r="E19">
-        <v>48135.0</v>
+        <v>27681.0</v>
       </c>
       <c r="F19">
-        <v>3291471.3</v>
+        <v>2518694.19</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>62</v>
       </c>
       <c r="B20" t="s">
         <v>63</v>
       </c>
       <c r="C20" t="s">
         <v>64</v>
       </c>
       <c r="D20" t="s">
         <v>65</v>
       </c>
       <c r="E20">
-        <v>38612.0</v>
+        <v>28353.0</v>
       </c>
       <c r="F20">
-        <v>3043397.84</v>
+        <v>2351881.35</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
+        <v>62</v>
+      </c>
+      <c r="B21" t="s">
         <v>66</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>67</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>68</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
-        <v>413730.0</v>
+        <v>34192.0</v>
       </c>
       <c r="F21">
-        <v>2937803.89</v>
+        <v>2329159.04</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
+        <v>69</v>
+      </c>
+      <c r="B22" t="s">
         <v>70</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>71</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>72</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
-        <v>154217.0</v>
+        <v>285448.0</v>
       </c>
       <c r="F22">
-        <v>2669496.27</v>
+        <v>2181911.43</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
+        <v>73</v>
+      </c>
+      <c r="B23" t="s">
         <v>74</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
         <v>75</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>76</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
-        <v>31468.0</v>
+        <v>110868.0</v>
       </c>
       <c r="F23">
-        <v>2483769.24</v>
+        <v>1960146.24</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
+        <v>77</v>
+      </c>
+      <c r="B24" t="s">
         <v>78</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>79</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>80</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24">
-        <v>798024.0</v>
+        <v>15455.0</v>
       </c>
       <c r="F24">
-        <v>2442025.05</v>
+        <v>1835899.45</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
+        <v>81</v>
+      </c>
+      <c r="B25" t="s">
         <v>82</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>83</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>84</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
-        <v>18266.0</v>
+        <v>33601.0</v>
       </c>
       <c r="F25">
-        <v>2022046.2</v>
+        <v>1551358.17</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
+        <v>85</v>
+      </c>
+      <c r="B26" t="s">
         <v>86</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>87</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>88</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
-        <v>27235.0</v>
+        <v>20276.0</v>
       </c>
       <c r="F26">
-        <v>1990008.88</v>
+        <v>1496458.32</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
+        <v>89</v>
+      </c>
+      <c r="B27" t="s">
         <v>90</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>91</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>92</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27">
-        <v>33684.0</v>
+        <v>549610.0</v>
       </c>
       <c r="F27">
-        <v>1938948.73</v>
+        <v>1330372.16</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
+        <v>93</v>
+      </c>
+      <c r="B28" t="s">
         <v>94</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="D28">
         <v>2166160</v>
       </c>
       <c r="E28">
-        <v>14376.0</v>
+        <v>10851.0</v>
       </c>
       <c r="F28">
-        <v>1698079.32</v>
+        <v>1261773.55</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
+        <v>93</v>
+      </c>
+      <c r="B29" t="s">
+        <v>96</v>
+      </c>
+      <c r="C29" t="s">
         <v>97</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
         <v>98</v>
       </c>
-      <c r="C29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29">
-        <v>107152.0</v>
+        <v>23532.0</v>
       </c>
       <c r="F29">
-        <v>1586112.81</v>
+        <v>1238913.34</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
+        <v>99</v>
+      </c>
+      <c r="B30" t="s">
         <v>100</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>101</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>102</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
-        <v>4753.0</v>
+        <v>32550.0</v>
       </c>
       <c r="F30">
-        <v>1458030.28</v>
+        <v>1236900.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B31" t="s">
         <v>103</v>
       </c>
       <c r="C31" t="s">
         <v>104</v>
       </c>
-      <c r="D31" t="s">
-        <v>105</v>
+      <c r="D31">
+        <v>2171573</v>
       </c>
       <c r="E31">
-        <v>38195.0</v>
+        <v>26163.0</v>
       </c>
       <c r="F31">
-        <v>1451028.05</v>
+        <v>1195065.93</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
+        <v>105</v>
+      </c>
+      <c r="B32" t="s">
         <v>106</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>107</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>108</v>
       </c>
-      <c r="D32">
-[...1 lines deleted...]
-      </c>
       <c r="E32">
-        <v>31397.0</v>
+        <v>35113.0</v>
       </c>
       <c r="F32">
-        <v>1352517.92</v>
+        <v>1101148.03</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B33" t="s">
         <v>109</v>
       </c>
       <c r="C33" t="s">
         <v>110</v>
       </c>
       <c r="D33" t="s">
         <v>111</v>
       </c>
       <c r="E33">
-        <v>53550.0</v>
+        <v>19417.0</v>
       </c>
       <c r="F33">
-        <v>1350842.04</v>
+        <v>1075507.63</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" t="s">
         <v>112</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>113</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34">
-        <v>6497509</v>
+        <v>6086253</v>
       </c>
       <c r="E34">
-        <v>62592.0</v>
+        <v>72984.0</v>
       </c>
       <c r="F34">
-        <v>1236677.36</v>
+        <v>1073853.74</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
+        <v>114</v>
+      </c>
+      <c r="B35" t="s">
         <v>115</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>116</v>
       </c>
-      <c r="C35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35">
-        <v>833635105</v>
+        <v>278865100</v>
       </c>
       <c r="E35">
-        <v>15372.0</v>
+        <v>3814.0</v>
       </c>
       <c r="F35">
-        <v>1198554.84</v>
+        <v>1041717.82</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
+        <v>117</v>
+      </c>
+      <c r="B36" t="s">
         <v>118</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>119</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>120</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36">
-        <v>38460.0</v>
+        <v>15391.0</v>
       </c>
       <c r="F36">
-        <v>1113417.0</v>
+        <v>980205.81</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
+        <v>117</v>
+      </c>
+      <c r="B37" t="s">
+        <v>121</v>
+      </c>
+      <c r="C37" t="s">
         <v>122</v>
       </c>
-      <c r="B37" t="s">
-[...6 lines deleted...]
-        <v>125</v>
+      <c r="D37">
+        <v>833635105</v>
       </c>
       <c r="E37">
-        <v>23301.0</v>
+        <v>10988.0</v>
       </c>
       <c r="F37">
-        <v>1061127.54</v>
+        <v>977162.84</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
+        <v>123</v>
+      </c>
+      <c r="B38" t="s">
+        <v>124</v>
+      </c>
+      <c r="C38" t="s">
+        <v>125</v>
+      </c>
+      <c r="D38" t="s">
         <v>126</v>
       </c>
-      <c r="B38" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E38">
-        <v>5090.0</v>
+        <v>6948.0</v>
       </c>
       <c r="F38">
-        <v>1018509.0</v>
+        <v>928183.32</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="B39" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="C39" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>128</v>
+      </c>
+      <c r="D39">
+        <v>336433107</v>
       </c>
       <c r="E39">
-        <v>17829.0</v>
+        <v>4546.0</v>
       </c>
       <c r="F39">
-        <v>989001.71</v>
+        <v>911973.06</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B40" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="C40" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>131</v>
+      </c>
+      <c r="D40">
+        <v>6497509</v>
       </c>
       <c r="E40">
-        <v>7974.0</v>
+        <v>48959.0</v>
       </c>
       <c r="F40">
-        <v>965890.62</v>
+        <v>847720.16</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="B41" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="C41" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="D41">
-        <v>2879327</v>
+        <v>2454241</v>
       </c>
       <c r="E41">
-        <v>15657.0</v>
+        <v>6320.0</v>
       </c>
       <c r="F41">
-        <v>954671.4</v>
+        <v>804083.65</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
+        <v>132</v>
+      </c>
+      <c r="B42" t="s">
         <v>135</v>
       </c>
-      <c r="B42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C42" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D42">
-        <v>2866857</v>
+        <v>125269100</v>
       </c>
       <c r="E42">
-        <v>28899.0</v>
+        <v>6605.0</v>
       </c>
       <c r="F42">
-        <v>914622.89</v>
+        <v>785730.8</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
+        <v>137</v>
+      </c>
+      <c r="B43" t="s">
+        <v>138</v>
+      </c>
+      <c r="C43" t="s">
+        <v>139</v>
+      </c>
+      <c r="D43" t="s">
         <v>140</v>
       </c>
-      <c r="B43" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E43">
-        <v>72955.0</v>
+        <v>3808.0</v>
       </c>
       <c r="F43">
-        <v>886403.25</v>
+        <v>710230.08</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B44" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C44" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="D44">
-        <v>125269100</v>
+        <v>674599105</v>
       </c>
       <c r="E44">
-        <v>9052.0</v>
+        <v>12727.0</v>
       </c>
       <c r="F44">
-        <v>879492.32</v>
+        <v>704821.26</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B45" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="C45" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D45">
-        <v>2454241</v>
+        <v>2879327</v>
       </c>
       <c r="E45">
-        <v>7283.0</v>
+        <v>11708.0</v>
       </c>
       <c r="F45">
-        <v>849457.14</v>
+        <v>689782.89</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B46" t="s">
+        <v>146</v>
+      </c>
+      <c r="C46" t="s">
+        <v>147</v>
+      </c>
+      <c r="D46" t="s">
         <v>148</v>
       </c>
-      <c r="C46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46">
-        <v>146745.0</v>
+        <v>5695.0</v>
       </c>
       <c r="F46">
-        <v>845960.08</v>
+        <v>654469.4</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
+        <v>143</v>
+      </c>
+      <c r="B47" t="s">
+        <v>149</v>
+      </c>
+      <c r="C47" t="s">
         <v>150</v>
       </c>
-      <c r="B47" t="s">
+      <c r="D47" t="s">
         <v>151</v>
       </c>
-      <c r="C47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47">
-        <v>27659.0</v>
+        <v>56402.0</v>
       </c>
       <c r="F47">
-        <v>835762.83</v>
+        <v>648058.98</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="B48" t="s">
+        <v>152</v>
+      </c>
+      <c r="C48" t="s">
         <v>153</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>154</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48">
-        <v>7375.0</v>
+        <v>24585.0</v>
       </c>
       <c r="F48">
-        <v>788092.5</v>
+        <v>633915.15</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
+        <v>155</v>
+      </c>
+      <c r="B49" t="s">
         <v>156</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>157</v>
       </c>
-      <c r="C49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D49">
-        <v>6858849</v>
+        <v>7751259</v>
       </c>
       <c r="E49">
-        <v>10421.0</v>
+        <v>10772.0</v>
       </c>
       <c r="F49">
-        <v>757666.27</v>
+        <v>619450.51</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="B50" t="s">
+        <v>158</v>
+      </c>
+      <c r="C50" t="s">
         <v>159</v>
       </c>
-      <c r="C50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D50">
-        <v>674599105</v>
+        <v>2866857</v>
       </c>
       <c r="E50">
-        <v>14432.0</v>
+        <v>20216.0</v>
       </c>
       <c r="F50">
-        <v>742237.76</v>
+        <v>595665.1</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B51" t="s">
         <v>161</v>
       </c>
       <c r="C51" t="s">
         <v>162</v>
       </c>
       <c r="D51" t="s">
         <v>163</v>
       </c>
       <c r="E51">
-        <v>9059.0</v>
+        <v>23312.0</v>
       </c>
       <c r="F51">
-        <v>736496.7</v>
+        <v>565454.24</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B52" t="s">
         <v>164</v>
       </c>
       <c r="C52" t="s">
         <v>165</v>
       </c>
-      <c r="D52" t="s">
-        <v>166</v>
+      <c r="D52">
+        <v>2347608</v>
       </c>
       <c r="E52">
-        <v>9510.0</v>
+        <v>19275.0</v>
       </c>
       <c r="F52">
-        <v>734859.34</v>
+        <v>541160.85</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="B53" t="s">
+        <v>166</v>
+      </c>
+      <c r="C53" t="s">
         <v>167</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>168</v>
       </c>
-      <c r="D53">
-[...1 lines deleted...]
-      </c>
       <c r="E53">
-        <v>14647.0</v>
+        <v>6593.0</v>
       </c>
       <c r="F53">
-        <v>725902.14</v>
+        <v>526121.4</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
+        <v>160</v>
+      </c>
+      <c r="B54" t="s">
         <v>169</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54" t="s">
         <v>170</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>171</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54">
-        <v>4126.0</v>
+        <v>272533.0</v>
       </c>
       <c r="F54">
-        <v>688959.48</v>
+        <v>525383.26</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
+        <v>160</v>
+      </c>
+      <c r="B55" t="s">
+        <v>172</v>
+      </c>
+      <c r="C55" t="s">
         <v>173</v>
       </c>
-      <c r="B55" t="s">
-[...6 lines deleted...]
-        <v>176</v>
+      <c r="D55">
+        <v>6000305</v>
       </c>
       <c r="E55">
-        <v>28790.0</v>
+        <v>106557.0</v>
       </c>
       <c r="F55">
-        <v>634938.95</v>
+        <v>516946.71</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B56" t="s">
+        <v>175</v>
+      </c>
+      <c r="C56" t="s">
+        <v>176</v>
+      </c>
+      <c r="D56" t="s">
         <v>177</v>
       </c>
-      <c r="C56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E56">
-        <v>12569.0</v>
+        <v>17440.0</v>
       </c>
       <c r="F56">
-        <v>620464.34</v>
+        <v>460262.65</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
+        <v>178</v>
+      </c>
+      <c r="B57" t="s">
+        <v>179</v>
+      </c>
+      <c r="C57" t="s">
         <v>180</v>
       </c>
-      <c r="B57" t="s">
+      <c r="D57" t="s">
         <v>181</v>
       </c>
-      <c r="C57" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E57">
-        <v>28608.0</v>
+        <v>7841.0</v>
       </c>
       <c r="F57">
-        <v>567468.33</v>
+        <v>444663.11</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B58" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="C58" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>183</v>
+      </c>
+      <c r="D58">
+        <v>6858849</v>
       </c>
       <c r="E58">
-        <v>683.0</v>
+        <v>6462.0</v>
       </c>
       <c r="F58">
-        <v>565819.71</v>
+        <v>423297.33</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B59" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C59" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="D59">
-        <v>6728793</v>
+        <v>891092108</v>
       </c>
       <c r="E59">
-        <v>420001.0</v>
+        <v>4289.0</v>
       </c>
       <c r="F59">
-        <v>565312.66</v>
+        <v>418692.18</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B60" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="C60" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="D60" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="E60">
-        <v>4137.0</v>
+        <v>3187.0</v>
       </c>
       <c r="F60">
-        <v>553199.64</v>
+        <v>413226.42</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B61" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="C61" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>190</v>
+      </c>
+      <c r="D61">
+        <v>4031879</v>
       </c>
       <c r="E61">
-        <v>274089.0</v>
+        <v>9821.0</v>
       </c>
       <c r="F61">
-        <v>545494.32</v>
+        <v>410092.65</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B62" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C62" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>891092108</v>
+        <v>192</v>
+      </c>
+      <c r="D62" t="s">
+        <v>193</v>
       </c>
       <c r="E62">
-        <v>5528.0</v>
+        <v>6806.0</v>
       </c>
       <c r="F62">
-        <v>544452.72</v>
+        <v>408856.6</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
-        <v>197</v>
+        <v>178</v>
       </c>
       <c r="B63" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C63" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>4031879</v>
+        <v>195</v>
+      </c>
+      <c r="D63" t="s">
+        <v>196</v>
       </c>
       <c r="E63">
-        <v>12587.0</v>
+        <v>8868.0</v>
       </c>
       <c r="F63">
-        <v>526159.97</v>
+        <v>401277.0</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
         <v>197</v>
       </c>
       <c r="B64" t="s">
+        <v>198</v>
+      </c>
+      <c r="C64" t="s">
+        <v>199</v>
+      </c>
+      <c r="D64" t="s">
         <v>200</v>
       </c>
-      <c r="C64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E64">
-        <v>8768.0</v>
+        <v>3159.0</v>
       </c>
       <c r="F64">
-        <v>523800.32</v>
+        <v>387230.22</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
         <v>197</v>
       </c>
       <c r="B65" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C65" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>202</v>
+      </c>
+      <c r="D65">
+        <v>279158109</v>
       </c>
       <c r="E65">
-        <v>158968.0</v>
+        <v>27669.0</v>
       </c>
       <c r="F65">
-        <v>519152.89</v>
+        <v>373808.19</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
         <v>197</v>
       </c>
       <c r="B66" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C66" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>204</v>
+      </c>
+      <c r="D66">
+        <v>551073307</v>
       </c>
       <c r="E66">
-        <v>3797.0</v>
+        <v>23477.0</v>
       </c>
       <c r="F66">
-        <v>510013.04</v>
+        <v>360606.72</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
         <v>197</v>
       </c>
       <c r="B67" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="C67" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="D67" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="E67">
-        <v>18326.0</v>
+        <v>6741.0</v>
       </c>
       <c r="F67">
-        <v>497734.16</v>
+        <v>358857.69</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
         <v>197</v>
       </c>
       <c r="B68" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C68" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="D68" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="E68">
-        <v>43351.0</v>
+        <v>107117.0</v>
       </c>
       <c r="F68">
-        <v>495141.31</v>
+        <v>357293.84</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
         <v>197</v>
       </c>
       <c r="B69" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="C69" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="D69" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="E69">
-        <v>3691.0</v>
+        <v>2606.0</v>
       </c>
       <c r="F69">
-        <v>486953.63</v>
+        <v>347614.34</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
         <v>197</v>
       </c>
       <c r="B70" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="C70" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="D70">
-        <v>165167735</v>
+        <v>5669354</v>
       </c>
       <c r="E70">
-        <v>4404.0</v>
+        <v>13733.0</v>
       </c>
       <c r="F70">
-        <v>468101.16</v>
+        <v>342185.73</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
-        <v>220</v>
+        <v>197</v>
       </c>
       <c r="B71" t="s">
-        <v>221</v>
+        <v>216</v>
       </c>
       <c r="C71" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="D71" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="E71">
-        <v>7718.0</v>
+        <v>14260.0</v>
       </c>
       <c r="F71">
-        <v>457726.26</v>
+        <v>341384.4</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
+        <v>197</v>
+      </c>
+      <c r="B72" t="s">
+        <v>219</v>
+      </c>
+      <c r="C72" t="s">
         <v>220</v>
       </c>
-      <c r="B72" t="s">
-[...6 lines deleted...]
-        <v>226</v>
+      <c r="D72">
+        <v>127097103</v>
       </c>
       <c r="E72">
-        <v>117740.0</v>
+        <v>10724.0</v>
       </c>
       <c r="F72">
-        <v>438844.91</v>
+        <v>339629.08</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
-        <v>220</v>
+        <v>197</v>
       </c>
       <c r="B73" t="s">
-        <v>227</v>
+        <v>221</v>
       </c>
       <c r="C73" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>551073307</v>
+        <v>222</v>
+      </c>
+      <c r="D73" t="s">
+        <v>223</v>
       </c>
       <c r="E73">
-        <v>34699.0</v>
+        <v>5878.0</v>
       </c>
       <c r="F73">
-        <v>417775.96</v>
+        <v>339513.12</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="B74" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C74" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D74" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="E74">
-        <v>17538.0</v>
+        <v>465.0</v>
       </c>
       <c r="F74">
-        <v>414172.84</v>
+        <v>326039.62</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="B75" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="C75" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="D75">
-        <v>5669354</v>
+        <v>6728793</v>
       </c>
       <c r="E75">
-        <v>17186.0</v>
+        <v>300072.0</v>
       </c>
       <c r="F75">
-        <v>384752.11</v>
+        <v>325630.13</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
+        <v>224</v>
+      </c>
+      <c r="B76" t="s">
+        <v>230</v>
+      </c>
+      <c r="C76" t="s">
+        <v>231</v>
+      </c>
+      <c r="D76" t="s">
         <v>232</v>
       </c>
-      <c r="B76" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E76">
-        <v>8918.0</v>
+        <v>34252.0</v>
       </c>
       <c r="F76">
-        <v>380441.88</v>
+        <v>316149.31</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="B77" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="C77" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>279158109</v>
+        <v>234</v>
+      </c>
+      <c r="D77" t="s">
+        <v>235</v>
       </c>
       <c r="E77">
-        <v>31033.0</v>
+        <v>9291.934115</v>
       </c>
       <c r="F77">
-        <v>372396.0</v>
+        <v>314067.37</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="B78" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="C78" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="D78" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="E78">
-        <v>11804.0</v>
+        <v>8125.0</v>
       </c>
       <c r="F78">
-        <v>357543.16</v>
+        <v>296821.35</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
       <c r="B79" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="C79" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="D79">
-        <v>553368101</v>
+        <v>4651459</v>
       </c>
       <c r="E79">
-        <v>5948.0</v>
+        <v>4181.0</v>
       </c>
       <c r="F79">
-        <v>356880.0</v>
+        <v>290316.36</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
-        <v>245</v>
+        <v>224</v>
       </c>
       <c r="B80" t="s">
-        <v>246</v>
+        <v>241</v>
       </c>
       <c r="C80" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>127097103</v>
+        <v>242</v>
+      </c>
+      <c r="D80" t="s">
+        <v>243</v>
       </c>
       <c r="E80">
-        <v>10784.0</v>
+        <v>4967.0</v>
       </c>
       <c r="F80">
-        <v>323627.84</v>
+        <v>287619.28</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
+        <v>224</v>
+      </c>
+      <c r="B81" t="s">
+        <v>244</v>
+      </c>
+      <c r="C81" t="s">
         <v>245</v>
       </c>
-      <c r="B81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D81">
-        <v>4651459</v>
+        <v>165167735</v>
       </c>
       <c r="E81">
-        <v>4854.0</v>
+        <v>2985.0</v>
       </c>
       <c r="F81">
-        <v>316700.92</v>
+        <v>285634.65</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B82" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C82" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="D82" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="E82">
-        <v>5644.0</v>
+        <v>66320.0</v>
       </c>
       <c r="F82">
-        <v>314513.09</v>
+        <v>255792.92</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="B83" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C83" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="D83" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="E83">
-        <v>2756.0</v>
+        <v>5559.0</v>
       </c>
       <c r="F83">
-        <v>276812.64</v>
+        <v>244663.12</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
+        <v>246</v>
+      </c>
+      <c r="B84" t="s">
         <v>253</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>254</v>
+      </c>
+      <c r="D84">
+        <v>5485527</v>
       </c>
       <c r="E84">
-        <v>140813.0</v>
+        <v>1124.0</v>
       </c>
       <c r="F84">
-        <v>272327.62</v>
+        <v>243565.85</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
-        <v>253</v>
+        <v>246</v>
       </c>
       <c r="B85" t="s">
-        <v>260</v>
+        <v>255</v>
       </c>
       <c r="C85" t="s">
-        <v>261</v>
+        <v>256</v>
       </c>
       <c r="D85" t="s">
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="E85">
-        <v>5589.0</v>
+        <v>140013.0</v>
       </c>
       <c r="F85">
-        <v>256037.42</v>
+        <v>243101.4</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="B86" t="s">
-        <v>264</v>
+        <v>258</v>
       </c>
       <c r="C86" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>259</v>
+      </c>
+      <c r="D86">
+        <v>803021807</v>
       </c>
       <c r="E86">
-        <v>13358.0</v>
+        <v>41736.0</v>
       </c>
       <c r="F86">
-        <v>0.0</v>
+        <v>236643.12</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="B87" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="C87" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="D87" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="E87">
-        <v>31173.0</v>
+        <v>9248.0</v>
       </c>
       <c r="F87">
-        <v>0.0</v>
+        <v>233949.48</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
+        <v>246</v>
+      </c>
+      <c r="B88" t="s">
         <v>263</v>
       </c>
-      <c r="B88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C88" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="D88">
-        <v>5140989</v>
+        <v>553368101</v>
       </c>
       <c r="E88">
-        <v>523190.0</v>
+        <v>4069.0</v>
       </c>
       <c r="F88">
-        <v>0.0</v>
+        <v>233397.84</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="B89" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="C89" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
       <c r="D89" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="E89">
-        <v>52122.0</v>
+        <v>9742.0</v>
       </c>
       <c r="F89">
-        <v>0.0</v>
+        <v>224162.29</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
-        <v>263</v>
+        <v>246</v>
       </c>
       <c r="B90" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="C90" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>269</v>
+      </c>
+      <c r="D90">
+        <v>984245100</v>
       </c>
       <c r="E90">
-        <v>181762.0</v>
+        <v>5200.0</v>
       </c>
       <c r="F90">
-        <v>0.0</v>
+        <v>218972.0</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
-        <v>263</v>
+        <v>270</v>
       </c>
       <c r="B91" t="s">
+        <v>271</v>
+      </c>
+      <c r="C91" t="s">
+        <v>272</v>
+      </c>
+      <c r="D91" t="s">
+        <v>273</v>
+      </c>
+      <c r="E91">
+        <v>2249.0</v>
+      </c>
+      <c r="F91">
+        <v>204231.69</v>
+      </c>
+    </row>
+    <row r="92" spans="1:23">
+      <c r="A92" t="s">
+        <v>270</v>
+      </c>
+      <c r="B92" t="s">
+        <v>274</v>
+      </c>
+      <c r="C92" t="s">
+        <v>275</v>
+      </c>
+      <c r="D92" t="s">
+        <v>276</v>
+      </c>
+      <c r="E92">
+        <v>996.0</v>
+      </c>
+      <c r="F92">
+        <v>204080.4</v>
+      </c>
+    </row>
+    <row r="93" spans="1:23">
+      <c r="A93" t="s">
+        <v>270</v>
+      </c>
+      <c r="B93" t="s">
+        <v>277</v>
+      </c>
+      <c r="C93" t="s">
         <v>278</v>
       </c>
-      <c r="C91" t="s">
+      <c r="D93" t="s">
         <v>279</v>
       </c>
-      <c r="D91" t="s">
+      <c r="E93">
+        <v>9840.0</v>
+      </c>
+      <c r="F93">
+        <v>196898.4</v>
+      </c>
+    </row>
+    <row r="94" spans="1:23">
+      <c r="A94" t="s">
+        <v>270</v>
+      </c>
+      <c r="B94" t="s">
         <v>280</v>
       </c>
-      <c r="E91">
+      <c r="C94" t="s">
+        <v>281</v>
+      </c>
+      <c r="D94" t="s">
+        <v>282</v>
+      </c>
+      <c r="E94">
+        <v>15895.0</v>
+      </c>
+      <c r="F94">
+        <v>189951.52</v>
+      </c>
+    </row>
+    <row r="95" spans="1:23">
+      <c r="A95" t="s">
+        <v>270</v>
+      </c>
+      <c r="B95" t="s">
+        <v>283</v>
+      </c>
+      <c r="C95" t="s">
+        <v>284</v>
+      </c>
+      <c r="D95" t="s">
+        <v>285</v>
+      </c>
+      <c r="E95">
+        <v>4350.0</v>
+      </c>
+      <c r="F95">
+        <v>180919.88</v>
+      </c>
+    </row>
+    <row r="96" spans="1:23">
+      <c r="A96" t="s">
+        <v>270</v>
+      </c>
+      <c r="B96" t="s">
+        <v>286</v>
+      </c>
+      <c r="C96" t="s">
+        <v>287</v>
+      </c>
+      <c r="D96">
+        <v>916896103</v>
+      </c>
+      <c r="E96">
+        <v>12362.0</v>
+      </c>
+      <c r="F96">
+        <v>174675.06</v>
+      </c>
+    </row>
+    <row r="97" spans="1:23">
+      <c r="A97" t="s">
+        <v>270</v>
+      </c>
+      <c r="B97" t="s">
+        <v>288</v>
+      </c>
+      <c r="C97" t="s">
+        <v>289</v>
+      </c>
+      <c r="D97" t="s">
+        <v>290</v>
+      </c>
+      <c r="E97">
+        <v>3992.0</v>
+      </c>
+      <c r="F97">
+        <v>173126.6</v>
+      </c>
+    </row>
+    <row r="98" spans="1:23">
+      <c r="A98" t="s">
+        <v>270</v>
+      </c>
+      <c r="B98" t="s">
+        <v>291</v>
+      </c>
+      <c r="C98" t="s">
+        <v>292</v>
+      </c>
+      <c r="D98" t="s">
+        <v>293</v>
+      </c>
+      <c r="E98">
+        <v>18201.0</v>
+      </c>
+      <c r="F98">
+        <v>169850.41</v>
+      </c>
+    </row>
+    <row r="99" spans="1:23">
+      <c r="A99" t="s">
+        <v>270</v>
+      </c>
+      <c r="B99" t="s">
+        <v>294</v>
+      </c>
+      <c r="C99" t="s">
+        <v>295</v>
+      </c>
+      <c r="D99" t="s">
+        <v>296</v>
+      </c>
+      <c r="E99">
+        <v>9039.0</v>
+      </c>
+      <c r="F99">
+        <v>167450.29</v>
+      </c>
+    </row>
+    <row r="100" spans="1:23">
+      <c r="A100" t="s">
+        <v>270</v>
+      </c>
+      <c r="B100" t="s">
+        <v>297</v>
+      </c>
+      <c r="C100" t="s">
+        <v>298</v>
+      </c>
+      <c r="D100" t="s">
+        <v>299</v>
+      </c>
+      <c r="E100">
+        <v>17239.0</v>
+      </c>
+      <c r="F100">
+        <v>163193.71</v>
+      </c>
+    </row>
+    <row r="101" spans="1:23">
+      <c r="A101" t="s">
+        <v>270</v>
+      </c>
+      <c r="B101" t="s">
+        <v>300</v>
+      </c>
+      <c r="C101" t="s">
+        <v>301</v>
+      </c>
+      <c r="D101" t="s">
+        <v>302</v>
+      </c>
+      <c r="E101">
+        <v>133451.0</v>
+      </c>
+      <c r="F101">
+        <v>162877.06</v>
+      </c>
+    </row>
+    <row r="102" spans="1:23">
+      <c r="A102" t="s">
+        <v>270</v>
+      </c>
+      <c r="B102" t="s">
+        <v>303</v>
+      </c>
+      <c r="C102" t="s">
+        <v>304</v>
+      </c>
+      <c r="D102" t="s">
+        <v>305</v>
+      </c>
+      <c r="E102">
+        <v>1036.0</v>
+      </c>
+      <c r="F102">
+        <v>161222.32</v>
+      </c>
+    </row>
+    <row r="103" spans="1:23">
+      <c r="A103" t="s">
+        <v>270</v>
+      </c>
+      <c r="B103" t="s">
+        <v>306</v>
+      </c>
+      <c r="C103" t="s">
+        <v>307</v>
+      </c>
+      <c r="D103" t="s">
+        <v>308</v>
+      </c>
+      <c r="E103">
+        <v>19533.0</v>
+      </c>
+      <c r="F103">
+        <v>158227.06</v>
+      </c>
+    </row>
+    <row r="104" spans="1:23">
+      <c r="A104" t="s">
+        <v>270</v>
+      </c>
+      <c r="B104" t="s">
+        <v>309</v>
+      </c>
+      <c r="C104" t="s">
+        <v>310</v>
+      </c>
+      <c r="D104">
+        <v>810186106</v>
+      </c>
+      <c r="E104">
+        <v>2463.0</v>
+      </c>
+      <c r="F104">
+        <v>152582.85</v>
+      </c>
+    </row>
+    <row r="105" spans="1:23">
+      <c r="A105" t="s">
+        <v>311</v>
+      </c>
+      <c r="B105" t="s">
+        <v>312</v>
+      </c>
+      <c r="C105" t="s">
+        <v>313</v>
+      </c>
+      <c r="D105" t="s">
+        <v>314</v>
+      </c>
+      <c r="E105">
+        <v>4706.0</v>
+      </c>
+      <c r="F105">
+        <v>150592.0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:23">
+      <c r="A106" t="s">
+        <v>311</v>
+      </c>
+      <c r="B106" t="s">
+        <v>315</v>
+      </c>
+      <c r="C106" t="s">
+        <v>316</v>
+      </c>
+      <c r="D106" t="s">
+        <v>317</v>
+      </c>
+      <c r="E106">
+        <v>3774.0</v>
+      </c>
+      <c r="F106">
+        <v>148959.78</v>
+      </c>
+    </row>
+    <row r="107" spans="1:23">
+      <c r="A107" t="s">
+        <v>311</v>
+      </c>
+      <c r="B107" t="s">
+        <v>318</v>
+      </c>
+      <c r="C107" t="s">
+        <v>319</v>
+      </c>
+      <c r="D107" t="s">
+        <v>320</v>
+      </c>
+      <c r="E107">
+        <v>4131.0</v>
+      </c>
+      <c r="F107">
+        <v>140330.07</v>
+      </c>
+    </row>
+    <row r="108" spans="1:23">
+      <c r="A108" t="s">
+        <v>311</v>
+      </c>
+      <c r="B108" t="s">
+        <v>321</v>
+      </c>
+      <c r="C108" t="s">
+        <v>322</v>
+      </c>
+      <c r="D108" t="s">
+        <v>323</v>
+      </c>
+      <c r="E108">
+        <v>47213.0</v>
+      </c>
+      <c r="F108">
+        <v>138806.22</v>
+      </c>
+    </row>
+    <row r="109" spans="1:23">
+      <c r="A109" t="s">
+        <v>311</v>
+      </c>
+      <c r="B109" t="s">
+        <v>324</v>
+      </c>
+      <c r="C109" t="s">
+        <v>325</v>
+      </c>
+      <c r="D109" t="s">
+        <v>326</v>
+      </c>
+      <c r="E109">
+        <v>7520.0</v>
+      </c>
+      <c r="F109">
+        <v>135337.09</v>
+      </c>
+    </row>
+    <row r="110" spans="1:23">
+      <c r="A110" t="s">
+        <v>311</v>
+      </c>
+      <c r="B110" t="s">
+        <v>327</v>
+      </c>
+      <c r="C110" t="s">
+        <v>328</v>
+      </c>
+      <c r="D110" t="s">
+        <v>329</v>
+      </c>
+      <c r="E110">
+        <v>348675.0</v>
+      </c>
+      <c r="F110">
+        <v>128201.61</v>
+      </c>
+    </row>
+    <row r="111" spans="1:23">
+      <c r="A111" t="s">
+        <v>311</v>
+      </c>
+      <c r="B111" t="s">
+        <v>330</v>
+      </c>
+      <c r="C111" t="s">
+        <v>331</v>
+      </c>
+      <c r="D111">
+        <v>4691916</v>
+      </c>
+      <c r="E111">
+        <v>24564.0</v>
+      </c>
+      <c r="F111">
+        <v>127250.87</v>
+      </c>
+    </row>
+    <row r="112" spans="1:23">
+      <c r="A112" t="s">
+        <v>311</v>
+      </c>
+      <c r="B112" t="s">
+        <v>332</v>
+      </c>
+      <c r="C112" t="s">
+        <v>333</v>
+      </c>
+      <c r="D112" t="s">
+        <v>334</v>
+      </c>
+      <c r="E112">
+        <v>2576.0</v>
+      </c>
+      <c r="F112">
+        <v>127058.21</v>
+      </c>
+    </row>
+    <row r="113" spans="1:23">
+      <c r="A113" t="s">
+        <v>311</v>
+      </c>
+      <c r="B113" t="s">
+        <v>335</v>
+      </c>
+      <c r="C113" t="s">
+        <v>336</v>
+      </c>
+      <c r="D113">
+        <v>5784462</v>
+      </c>
+      <c r="E113">
+        <v>8528.0</v>
+      </c>
+      <c r="F113">
+        <v>126488.44</v>
+      </c>
+    </row>
+    <row r="114" spans="1:23">
+      <c r="A114" t="s">
+        <v>311</v>
+      </c>
+      <c r="B114" t="s">
+        <v>337</v>
+      </c>
+      <c r="C114" t="s">
+        <v>338</v>
+      </c>
+      <c r="D114">
+        <v>4495044</v>
+      </c>
+      <c r="E114">
+        <v>1405.0</v>
+      </c>
+      <c r="F114">
+        <v>124271.68</v>
+      </c>
+    </row>
+    <row r="115" spans="1:23">
+      <c r="A115" t="s">
+        <v>311</v>
+      </c>
+      <c r="B115" t="s">
+        <v>339</v>
+      </c>
+      <c r="C115" t="s">
+        <v>340</v>
+      </c>
+      <c r="D115" t="s">
+        <v>341</v>
+      </c>
+      <c r="E115">
+        <v>82896.0</v>
+      </c>
+      <c r="F115">
+        <v>123973.71</v>
+      </c>
+    </row>
+    <row r="116" spans="1:23">
+      <c r="A116" t="s">
+        <v>311</v>
+      </c>
+      <c r="B116" t="s">
+        <v>342</v>
+      </c>
+      <c r="C116" t="s">
+        <v>343</v>
+      </c>
+      <c r="D116">
+        <v>5690859</v>
+      </c>
+      <c r="E116">
+        <v>1094.0</v>
+      </c>
+      <c r="F116">
+        <v>115656.52</v>
+      </c>
+    </row>
+    <row r="117" spans="1:23">
+      <c r="A117" t="s">
+        <v>311</v>
+      </c>
+      <c r="B117" t="s">
+        <v>344</v>
+      </c>
+      <c r="C117" t="s">
+        <v>345</v>
+      </c>
+      <c r="D117" t="s">
+        <v>346</v>
+      </c>
+      <c r="E117">
+        <v>28569.0</v>
+      </c>
+      <c r="F117">
+        <v>112337.81</v>
+      </c>
+    </row>
+    <row r="118" spans="1:23">
+      <c r="A118" t="s">
+        <v>311</v>
+      </c>
+      <c r="B118" t="s">
+        <v>347</v>
+      </c>
+      <c r="C118" t="s">
+        <v>348</v>
+      </c>
+      <c r="D118" t="s">
+        <v>349</v>
+      </c>
+      <c r="E118">
+        <v>17418.0</v>
+      </c>
+      <c r="F118">
+        <v>110081.76</v>
+      </c>
+    </row>
+    <row r="119" spans="1:23">
+      <c r="A119" t="s">
+        <v>311</v>
+      </c>
+      <c r="B119" t="s">
+        <v>350</v>
+      </c>
+      <c r="C119" t="s">
+        <v>351</v>
+      </c>
+      <c r="D119" t="s">
+        <v>352</v>
+      </c>
+      <c r="E119">
+        <v>2220.0</v>
+      </c>
+      <c r="F119">
+        <v>109557.0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:23">
+      <c r="A120" t="s">
+        <v>311</v>
+      </c>
+      <c r="B120" t="s">
+        <v>353</v>
+      </c>
+      <c r="C120" t="s">
+        <v>354</v>
+      </c>
+      <c r="D120" t="s">
+        <v>355</v>
+      </c>
+      <c r="E120">
+        <v>24563.0</v>
+      </c>
+      <c r="F120">
+        <v>108176.48</v>
+      </c>
+    </row>
+    <row r="121" spans="1:23">
+      <c r="A121" t="s">
+        <v>311</v>
+      </c>
+      <c r="B121" t="s">
+        <v>356</v>
+      </c>
+      <c r="C121" t="s">
+        <v>357</v>
+      </c>
+      <c r="D121" t="s">
+        <v>358</v>
+      </c>
+      <c r="E121">
+        <v>3343.0</v>
+      </c>
+      <c r="F121">
+        <v>104936.77</v>
+      </c>
+    </row>
+    <row r="122" spans="1:23">
+      <c r="A122" t="s">
+        <v>311</v>
+      </c>
+      <c r="B122" t="s">
+        <v>359</v>
+      </c>
+      <c r="C122" t="s">
+        <v>360</v>
+      </c>
+      <c r="D122" t="s">
+        <v>361</v>
+      </c>
+      <c r="E122">
+        <v>188482.0</v>
+      </c>
+      <c r="F122">
+        <v>104433.49</v>
+      </c>
+    </row>
+    <row r="123" spans="1:23">
+      <c r="A123" t="s">
+        <v>311</v>
+      </c>
+      <c r="B123" t="s">
+        <v>362</v>
+      </c>
+      <c r="C123" t="s">
+        <v>363</v>
+      </c>
+      <c r="D123" t="s">
+        <v>364</v>
+      </c>
+      <c r="E123">
+        <v>7911.0</v>
+      </c>
+      <c r="F123">
+        <v>98491.95</v>
+      </c>
+    </row>
+    <row r="124" spans="1:23">
+      <c r="A124" t="s">
+        <v>311</v>
+      </c>
+      <c r="B124" t="s">
+        <v>365</v>
+      </c>
+      <c r="C124" t="s">
+        <v>366</v>
+      </c>
+      <c r="D124" t="s">
+        <v>367</v>
+      </c>
+      <c r="E124">
+        <v>20187.0</v>
+      </c>
+      <c r="F124">
+        <v>96406.76</v>
+      </c>
+    </row>
+    <row r="125" spans="1:23">
+      <c r="A125" t="s">
+        <v>311</v>
+      </c>
+      <c r="B125" t="s">
+        <v>368</v>
+      </c>
+      <c r="C125" t="s">
+        <v>369</v>
+      </c>
+      <c r="D125" t="s">
+        <v>370</v>
+      </c>
+      <c r="E125">
+        <v>6382.0</v>
+      </c>
+      <c r="F125">
+        <v>94453.6</v>
+      </c>
+    </row>
+    <row r="126" spans="1:23">
+      <c r="A126" t="s">
+        <v>371</v>
+      </c>
+      <c r="B126" t="s">
+        <v>372</v>
+      </c>
+      <c r="C126" t="s">
+        <v>373</v>
+      </c>
+      <c r="D126" t="s">
+        <v>374</v>
+      </c>
+      <c r="E126">
+        <v>511.0</v>
+      </c>
+      <c r="F126">
+        <v>89741.82</v>
+      </c>
+    </row>
+    <row r="127" spans="1:23">
+      <c r="A127" t="s">
+        <v>371</v>
+      </c>
+      <c r="B127" t="s">
+        <v>375</v>
+      </c>
+      <c r="C127" t="s">
+        <v>376</v>
+      </c>
+      <c r="D127" t="s">
+        <v>377</v>
+      </c>
+      <c r="E127">
+        <v>8317.0</v>
+      </c>
+      <c r="F127">
+        <v>89202.64</v>
+      </c>
+    </row>
+    <row r="128" spans="1:23">
+      <c r="A128" t="s">
+        <v>371</v>
+      </c>
+      <c r="B128" t="s">
+        <v>378</v>
+      </c>
+      <c r="C128" t="s">
+        <v>379</v>
+      </c>
+      <c r="D128">
+        <v>6356848</v>
+      </c>
+      <c r="E128">
+        <v>3760.0</v>
+      </c>
+      <c r="F128">
+        <v>84902.84</v>
+      </c>
+    </row>
+    <row r="129" spans="1:23">
+      <c r="A129" t="s">
+        <v>371</v>
+      </c>
+      <c r="B129" t="s">
+        <v>380</v>
+      </c>
+      <c r="C129" t="s">
+        <v>381</v>
+      </c>
+      <c r="D129" t="s">
+        <v>382</v>
+      </c>
+      <c r="E129">
+        <v>2021.0</v>
+      </c>
+      <c r="F129">
+        <v>84073.6</v>
+      </c>
+    </row>
+    <row r="130" spans="1:23">
+      <c r="A130" t="s">
+        <v>371</v>
+      </c>
+      <c r="B130" t="s">
+        <v>383</v>
+      </c>
+      <c r="C130" t="s">
+        <v>384</v>
+      </c>
+      <c r="D130" t="s">
+        <v>385</v>
+      </c>
+      <c r="E130">
+        <v>54526.0</v>
+      </c>
+      <c r="F130">
+        <v>81585.21</v>
+      </c>
+    </row>
+    <row r="131" spans="1:23">
+      <c r="A131" t="s">
+        <v>371</v>
+      </c>
+      <c r="B131" t="s">
+        <v>386</v>
+      </c>
+      <c r="C131" t="s">
+        <v>387</v>
+      </c>
+      <c r="D131">
+        <v>6002895</v>
+      </c>
+      <c r="E131">
+        <v>64954.0</v>
+      </c>
+      <c r="F131">
+        <v>69740.02</v>
+      </c>
+    </row>
+    <row r="132" spans="1:23">
+      <c r="A132" t="s">
+        <v>388</v>
+      </c>
+      <c r="B132" t="s">
+        <v>389</v>
+      </c>
+      <c r="C132" t="s">
+        <v>390</v>
+      </c>
+      <c r="D132" t="s">
+        <v>391</v>
+      </c>
+      <c r="E132">
+        <v>2044466.0</v>
+      </c>
+      <c r="F132">
+        <v>12877.31</v>
+      </c>
+    </row>
+    <row r="133" spans="1:23">
+      <c r="A133" t="s">
+        <v>388</v>
+      </c>
+      <c r="B133" t="s">
+        <v>392</v>
+      </c>
+      <c r="C133" t="s">
+        <v>393</v>
+      </c>
+      <c r="D133" t="s">
+        <v>394</v>
+      </c>
+      <c r="E133">
+        <v>14359.78</v>
+      </c>
+      <c r="F133">
+        <v>10444.62</v>
+      </c>
+    </row>
+    <row r="134" spans="1:23">
+      <c r="A134" t="s">
+        <v>388</v>
+      </c>
+      <c r="B134" t="s">
+        <v>395</v>
+      </c>
+      <c r="C134" t="s">
+        <v>396</v>
+      </c>
+      <c r="D134" t="s">
+        <v>397</v>
+      </c>
+      <c r="E134">
+        <v>18968.05</v>
+      </c>
+      <c r="F134">
+        <v>2997.43</v>
+      </c>
+    </row>
+    <row r="135" spans="1:23">
+      <c r="A135" t="s">
+        <v>388</v>
+      </c>
+      <c r="B135" t="s">
+        <v>398</v>
+      </c>
+      <c r="C135" t="s">
+        <v>399</v>
+      </c>
+      <c r="D135" t="s">
+        <v>400</v>
+      </c>
+      <c r="E135">
+        <v>31173.0</v>
+      </c>
+      <c r="F135">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="136" spans="1:23">
+      <c r="A136" t="s">
+        <v>388</v>
+      </c>
+      <c r="B136" t="s">
+        <v>401</v>
+      </c>
+      <c r="C136" t="s">
+        <v>402</v>
+      </c>
+      <c r="D136" t="s">
+        <v>403</v>
+      </c>
+      <c r="E136">
+        <v>181762.0</v>
+      </c>
+      <c r="F136">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:23">
+      <c r="A137" t="s">
+        <v>388</v>
+      </c>
+      <c r="B137" t="s">
+        <v>404</v>
+      </c>
+      <c r="C137" t="s">
+        <v>405</v>
+      </c>
+      <c r="D137" t="s">
+        <v>406</v>
+      </c>
+      <c r="E137">
+        <v>13358.0</v>
+      </c>
+      <c r="F137">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:23">
+      <c r="A138" t="s">
+        <v>388</v>
+      </c>
+      <c r="B138" t="s">
+        <v>407</v>
+      </c>
+      <c r="C138" t="s">
+        <v>408</v>
+      </c>
+      <c r="D138">
+        <v>5140989</v>
+      </c>
+      <c r="E138">
+        <v>523190.0</v>
+      </c>
+      <c r="F138">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="139" spans="1:23">
+      <c r="A139" t="s">
+        <v>388</v>
+      </c>
+      <c r="B139" t="s">
+        <v>409</v>
+      </c>
+      <c r="C139" t="s">
+        <v>410</v>
+      </c>
+      <c r="D139" t="s">
+        <v>411</v>
+      </c>
+      <c r="E139">
+        <v>52122.0</v>
+      </c>
+      <c r="F139">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:23">
+      <c r="A140" t="s">
+        <v>388</v>
+      </c>
+      <c r="B140" t="s">
+        <v>412</v>
+      </c>
+      <c r="C140" t="s">
+        <v>413</v>
+      </c>
+      <c r="D140" t="s">
+        <v>414</v>
+      </c>
+      <c r="E140">
         <v>488696.0</v>
       </c>
-      <c r="F91">
+      <c r="F140">
         <v>0.0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:23">
+      <c r="A141" t="s">
+        <v>388</v>
+      </c>
+      <c r="B141" t="s">
+        <v>415</v>
+      </c>
+      <c r="C141" t="s">
+        <v>416</v>
+      </c>
+      <c r="D141" t="s">
+        <v>417</v>
+      </c>
+      <c r="E141">
+        <v>-14984.92</v>
+      </c>
+      <c r="F141">
+        <v>-10702.98</v>
+      </c>
+    </row>
+    <row r="142" spans="1:23">
+      <c r="A142" t="s">
+        <v>418</v>
+      </c>
+      <c r="B142" t="s">
+        <v>419</v>
+      </c>
+      <c r="C142" t="s">
+        <v>420</v>
+      </c>
+      <c r="D142" t="s">
+        <v>421</v>
+      </c>
+      <c r="E142">
+        <v>-110153.13</v>
+      </c>
+      <c r="F142">
+        <v>-86704.03</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>