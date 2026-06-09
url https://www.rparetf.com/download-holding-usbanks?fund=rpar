--- v3 (2026-04-15)
+++ v4 (2026-06-09)
@@ -12,1295 +12,1289 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="422">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="420">
   <si>
     <t>ARIS ETF</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t>17.63%</t>
-[...23 lines deleted...]
-    <t>12.86%</t>
+    <t>17.52%</t>
+  </si>
+  <si>
+    <t>US 10YR NOTE (CBT)Sep26</t>
+  </si>
+  <si>
+    <t>TYU6 Comdty</t>
+  </si>
+  <si>
+    <t>TYU6 COMDTY</t>
+  </si>
+  <si>
+    <t>17.13%</t>
+  </si>
+  <si>
+    <t>US ULTRA BOND CBT Sep26</t>
+  </si>
+  <si>
+    <t>WNU6 Comdty</t>
+  </si>
+  <si>
+    <t>WNU6 COMDTY</t>
+  </si>
+  <si>
+    <t>12.50%</t>
   </si>
   <si>
     <t>Vanguard Total Stock Market ETF</t>
   </si>
   <si>
     <t>VTI</t>
   </si>
   <si>
-    <t>11.29%</t>
-[...8 lines deleted...]
-    <t>10.97%</t>
+    <t>11.56%</t>
+  </si>
+  <si>
+    <t>United States Treasury Bill 07/28/2026</t>
+  </si>
+  <si>
+    <t>912797UR6</t>
+  </si>
+  <si>
+    <t>9.89%</t>
   </si>
   <si>
     <t>SPDR Gold MiniShares Trust</t>
   </si>
   <si>
     <t>GLDM</t>
   </si>
   <si>
     <t>98149E303</t>
   </si>
   <si>
-    <t>7.63%</t>
+    <t>7.45%</t>
   </si>
   <si>
     <t>Vanguard FTSE Emerging Markets ETF</t>
   </si>
   <si>
     <t>VWO</t>
   </si>
   <si>
-    <t>5.01%</t>
+    <t>4.97%</t>
   </si>
   <si>
     <t>VANGUARD FTSE DEVELOPED ETF</t>
   </si>
   <si>
     <t>VEA</t>
   </si>
   <si>
-    <t>1.65%</t>
+    <t>1.33%</t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>1.33%</t>
+    <t>1.22%</t>
   </si>
   <si>
     <t>Exxon Mobil Corp</t>
   </si>
   <si>
     <t>XOM</t>
   </si>
   <si>
     <t>30231G102</t>
   </si>
   <si>
-    <t>1.20%</t>
+    <t>1.14%</t>
   </si>
   <si>
     <t>Deere &amp; Co</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>0.80%</t>
   </si>
   <si>
     <t>BHP Group Ltd</t>
   </si>
   <si>
     <t>BHP</t>
   </si>
   <si>
     <t>088606108</t>
   </si>
   <si>
-    <t>0.79%</t>
+    <t>0.72%</t>
   </si>
   <si>
     <t>Chevron Corp</t>
   </si>
   <si>
     <t>CVX</t>
   </si>
   <si>
-    <t>0.68%</t>
+    <t>0.66%</t>
   </si>
   <si>
     <t>Rio Tinto PLC</t>
   </si>
   <si>
     <t>RIO</t>
   </si>
   <si>
-    <t>0.63%</t>
+    <t>0.50%</t>
   </si>
   <si>
     <t>Southern Copper Corp</t>
   </si>
   <si>
     <t>SCCO</t>
   </si>
   <si>
     <t>84265V105</t>
   </si>
   <si>
-    <t>0.54%</t>
+    <t>0.47%</t>
   </si>
   <si>
     <t>Shell PLC</t>
   </si>
   <si>
     <t>SHEL</t>
   </si>
   <si>
-    <t>0.42%</t>
+    <t>0.41%</t>
   </si>
   <si>
     <t>TotalEnergies SE</t>
   </si>
   <si>
     <t>TTE</t>
   </si>
   <si>
     <t>F92124100</t>
   </si>
   <si>
-    <t>0.39%</t>
+    <t>0.38%</t>
+  </si>
+  <si>
+    <t>Glencore PLC</t>
+  </si>
+  <si>
+    <t>GLEN LN</t>
+  </si>
+  <si>
+    <t>B4T3BW6</t>
+  </si>
+  <si>
+    <t>0.37%</t>
+  </si>
+  <si>
+    <t>Freeport-McMoRan Inc</t>
+  </si>
+  <si>
+    <t>FCX</t>
+  </si>
+  <si>
+    <t>35671D857</t>
+  </si>
+  <si>
+    <t>0.36%</t>
   </si>
   <si>
     <t>Corteva Inc</t>
   </si>
   <si>
     <t>CTVA</t>
   </si>
   <si>
     <t>22052L104</t>
   </si>
   <si>
-    <t>Freeport-McMoRan Inc</t>
-[...20 lines deleted...]
-    <t>0.32%</t>
+    <t>0.25%</t>
+  </si>
+  <si>
+    <t>ConocoPhillips</t>
+  </si>
+  <si>
+    <t>COP</t>
+  </si>
+  <si>
+    <t>20825C104</t>
+  </si>
+  <si>
+    <t>BP PLC</t>
+  </si>
+  <si>
+    <t>BP</t>
+  </si>
+  <si>
+    <t>055622104</t>
   </si>
   <si>
     <t>Vale SA</t>
   </si>
   <si>
     <t>VALE</t>
   </si>
   <si>
     <t>91912E105</t>
   </si>
   <si>
-    <t>0.30%</t>
-[...23 lines deleted...]
-    <t>0.25%</t>
+    <t>0.23%</t>
   </si>
   <si>
     <t>Nutrien Ltd</t>
   </si>
   <si>
     <t>NTR CN</t>
   </si>
   <si>
     <t>BDRJLN0</t>
   </si>
   <si>
-    <t>0.22%</t>
+    <t>Anglo American PLC</t>
+  </si>
+  <si>
+    <t>AAL LN</t>
+  </si>
+  <si>
+    <t>BTK05J6</t>
+  </si>
+  <si>
+    <t>0.21%</t>
+  </si>
+  <si>
+    <t>Antofagasta PLC</t>
+  </si>
+  <si>
+    <t>ANTO LN</t>
+  </si>
+  <si>
+    <t>0045614</t>
+  </si>
+  <si>
+    <t>Equinor ASA</t>
+  </si>
+  <si>
+    <t>EQNR</t>
+  </si>
+  <si>
+    <t>29446M102</t>
+  </si>
+  <si>
+    <t>0.20%</t>
+  </si>
+  <si>
+    <t>CANADIAN NAT RES LTD</t>
+  </si>
+  <si>
+    <t>CNQ CN</t>
   </si>
   <si>
     <t>CMOC Group Ltd</t>
   </si>
   <si>
     <t>3993 HK</t>
   </si>
   <si>
     <t>B1VRCG6</t>
   </si>
   <si>
-    <t>0.21%</t>
+    <t>0.19%</t>
   </si>
   <si>
     <t>Cameco Corp</t>
   </si>
   <si>
     <t>CCO CN</t>
   </si>
   <si>
-    <t>Antofagasta PLC</t>
-[...25 lines deleted...]
-  <si>
     <t>0.18%</t>
   </si>
   <si>
+    <t>Fortescue Ltd</t>
+  </si>
+  <si>
+    <t>FMG AU</t>
+  </si>
+  <si>
+    <t>0.17%</t>
+  </si>
+  <si>
+    <t>Sociedad Quimica y Minera de Chile SA</t>
+  </si>
+  <si>
+    <t>SQM</t>
+  </si>
+  <si>
+    <t>Ecolab Inc</t>
+  </si>
+  <si>
+    <t>ECL</t>
+  </si>
+  <si>
+    <t>0.16%</t>
+  </si>
+  <si>
+    <t>EOG Resources Inc</t>
+  </si>
+  <si>
+    <t>EOG</t>
+  </si>
+  <si>
+    <t>26875P101</t>
+  </si>
+  <si>
+    <t>Suncor Energy Inc</t>
+  </si>
+  <si>
+    <t>SU CN</t>
+  </si>
+  <si>
+    <t>B3NB1P2</t>
+  </si>
+  <si>
     <t>Vestas Wind Systems A/S</t>
   </si>
   <si>
     <t>VWS DC</t>
   </si>
   <si>
     <t>BN4MYF5</t>
   </si>
   <si>
+    <t>0.14%</t>
+  </si>
+  <si>
+    <t>Kubota Corp</t>
+  </si>
+  <si>
+    <t>6326 JP</t>
+  </si>
+  <si>
+    <t>0.13%</t>
+  </si>
+  <si>
     <t>Eni SpA</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>26874R108</t>
   </si>
   <si>
-    <t>Fortescue Ltd</t>
-[...41 lines deleted...]
-    <t>26875P101</t>
+    <t>Imperial Oil Ltd</t>
+  </si>
+  <si>
+    <t>IMO CN</t>
+  </si>
+  <si>
+    <t>Diamondback Energy Inc</t>
+  </si>
+  <si>
+    <t>FANG</t>
+  </si>
+  <si>
+    <t>25278X109</t>
+  </si>
+  <si>
+    <t>Wilmar International Ltd</t>
+  </si>
+  <si>
+    <t>WLMIY</t>
+  </si>
+  <si>
+    <t>0.12%</t>
+  </si>
+  <si>
+    <t>Devon Energy Corp</t>
+  </si>
+  <si>
+    <t>DVN</t>
+  </si>
+  <si>
+    <t>25179M103</t>
+  </si>
+  <si>
+    <t>Occidental Petroleum Corp</t>
+  </si>
+  <si>
+    <t>OXY</t>
+  </si>
+  <si>
+    <t>Teck Resources Ltd</t>
+  </si>
+  <si>
+    <t>TECK/B CN</t>
+  </si>
+  <si>
+    <t>CF Industries Holdings Inc</t>
+  </si>
+  <si>
+    <t>CF</t>
+  </si>
+  <si>
+    <t>Cenovus Energy Inc</t>
+  </si>
+  <si>
+    <t>CVE CN</t>
+  </si>
+  <si>
+    <t>B57FG04</t>
+  </si>
+  <si>
+    <t>0.11%</t>
   </si>
   <si>
     <t>First Solar Inc</t>
   </si>
   <si>
     <t>FSLR</t>
   </si>
   <si>
-    <t>0.14%</t>
-[...47 lines deleted...]
-    <t>TECK/B CN</t>
+    <t>0.10%</t>
+  </si>
+  <si>
+    <t>CNH Industrial NV</t>
+  </si>
+  <si>
+    <t>CNH</t>
+  </si>
+  <si>
+    <t>N20944109</t>
+  </si>
+  <si>
+    <t>0.09%</t>
+  </si>
+  <si>
+    <t>First Quantum Minerals Ltd</t>
+  </si>
+  <si>
+    <t>FM CN</t>
+  </si>
+  <si>
+    <t>Lundin Mining Corp</t>
+  </si>
+  <si>
+    <t>LUN CN</t>
+  </si>
+  <si>
+    <t>Yara International ASA</t>
+  </si>
+  <si>
+    <t>YAR NO</t>
+  </si>
+  <si>
+    <t>Woodside Energy Group Ltd</t>
+  </si>
+  <si>
+    <t>WDS AU</t>
+  </si>
+  <si>
+    <t>BMGT167</t>
+  </si>
+  <si>
+    <t>0.08%</t>
+  </si>
+  <si>
+    <t>NAC Kazatomprom JSC</t>
+  </si>
+  <si>
+    <t>KAP LI</t>
+  </si>
+  <si>
+    <t>BGXQL36</t>
   </si>
   <si>
     <t>Nextpower Inc</t>
   </si>
   <si>
     <t>NXT</t>
   </si>
   <si>
     <t>65290E101</t>
   </si>
   <si>
-    <t>CNH Industrial NV</t>
-[...56 lines deleted...]
-    <t>BGXQL36</t>
+    <t>Jiangxi Copper Co Ltd</t>
+  </si>
+  <si>
+    <t>358 HK</t>
+  </si>
+  <si>
+    <t>0.07%</t>
+  </si>
+  <si>
+    <t>Ecopetrol SA</t>
+  </si>
+  <si>
+    <t>EC</t>
+  </si>
+  <si>
+    <t>EQT Corp</t>
+  </si>
+  <si>
+    <t>EQT</t>
+  </si>
+  <si>
+    <t>26884L109</t>
   </si>
   <si>
     <t>Goldwind Science &amp; Technology Co Ltd</t>
   </si>
   <si>
     <t>2208 HK</t>
   </si>
   <si>
     <t>B59GZJ7</t>
   </si>
   <si>
-    <t>Jiangxi Copper Co Ltd</t>
-[...7 lines deleted...]
-  <si>
     <t>Inpex Corp</t>
   </si>
   <si>
     <t>1605 JP</t>
   </si>
   <si>
     <t>B10RB15</t>
   </si>
   <si>
-    <t>0.07%</t>
-[...8 lines deleted...]
-    <t>26884L109</t>
+    <t>Veolia Environnement SA</t>
+  </si>
+  <si>
+    <t>VIE FP</t>
+  </si>
+  <si>
+    <t>Boliden AB</t>
+  </si>
+  <si>
+    <t>BOL SS</t>
+  </si>
+  <si>
+    <t>BPYTZ57</t>
+  </si>
+  <si>
+    <t>Toro Co/The</t>
+  </si>
+  <si>
+    <t>TTC</t>
+  </si>
+  <si>
+    <t>0.06%</t>
+  </si>
+  <si>
+    <t>Repsol SA</t>
+  </si>
+  <si>
+    <t>REP SM</t>
+  </si>
+  <si>
+    <t>AGCO Corp</t>
+  </si>
+  <si>
+    <t>AGCO</t>
+  </si>
+  <si>
+    <t>001084102</t>
+  </si>
+  <si>
+    <t>Sigenergy Technology Co Ltd</t>
+  </si>
+  <si>
+    <t>6656 HK</t>
+  </si>
+  <si>
+    <t>BT68VS5</t>
+  </si>
+  <si>
+    <t>South32 Ltd</t>
+  </si>
+  <si>
+    <t>S32 AU</t>
+  </si>
+  <si>
+    <t>BWSW5D9</t>
+  </si>
+  <si>
+    <t>Xylem Inc/NY</t>
+  </si>
+  <si>
+    <t>XYL</t>
+  </si>
+  <si>
+    <t>98419M100</t>
+  </si>
+  <si>
+    <t>Mitsui Kinzoku Co Ltd</t>
+  </si>
+  <si>
+    <t>5706 JP</t>
+  </si>
+  <si>
+    <t>0.05%</t>
   </si>
   <si>
     <t>Sumitomo Metal Mining Co Ltd</t>
   </si>
   <si>
     <t>5713 JP</t>
   </si>
   <si>
-    <t>Toro Co/The</t>
-[...53 lines deleted...]
-    <t>EC</t>
+    <t>Salmar ASA</t>
+  </si>
+  <si>
+    <t>SALM NO</t>
+  </si>
+  <si>
+    <t>B1W5NW2</t>
+  </si>
+  <si>
+    <t>MMG Ltd</t>
+  </si>
+  <si>
+    <t>1208 HK</t>
+  </si>
+  <si>
+    <t>American Water Works Co Inc</t>
+  </si>
+  <si>
+    <t>AWK</t>
+  </si>
+  <si>
+    <t>030420103</t>
+  </si>
+  <si>
+    <t>Nordex SE</t>
+  </si>
+  <si>
+    <t>NDX1 GR</t>
+  </si>
+  <si>
+    <t>B06CF71</t>
+  </si>
+  <si>
+    <t>Halma PLC</t>
+  </si>
+  <si>
+    <t>HLMA LN</t>
+  </si>
+  <si>
+    <t>0405207</t>
+  </si>
+  <si>
+    <t>Mosaic Co/The</t>
+  </si>
+  <si>
+    <t>MOS</t>
+  </si>
+  <si>
+    <t>61945C103</t>
+  </si>
+  <si>
+    <t>AKER BP ASA</t>
+  </si>
+  <si>
+    <t>AKRBP NO</t>
+  </si>
+  <si>
+    <t>B1L95G3</t>
+  </si>
+  <si>
+    <t>Geberit AG</t>
+  </si>
+  <si>
+    <t>GEBN SW</t>
+  </si>
+  <si>
+    <t>B1WGG93</t>
   </si>
   <si>
     <t>Lynas Rare Earths Ltd</t>
   </si>
   <si>
     <t>LYSDY</t>
   </si>
   <si>
-    <t>Nordex SE</t>
-[...71 lines deleted...]
-    <t>1208 HK</t>
+    <t>OMV AG</t>
+  </si>
+  <si>
+    <t>OMV AV</t>
   </si>
   <si>
     <t>Ivanhoe Mines Ltd</t>
   </si>
   <si>
     <t>IVN CN</t>
   </si>
   <si>
     <t>BD73C40</t>
   </si>
   <si>
+    <t>YPF SA</t>
+  </si>
+  <si>
+    <t>YPF</t>
+  </si>
+  <si>
+    <t>PLS Group Ltd</t>
+  </si>
+  <si>
+    <t>PLS AU</t>
+  </si>
+  <si>
+    <t>B2368L5</t>
+  </si>
+  <si>
+    <t>Expand Energy Corp</t>
+  </si>
+  <si>
+    <t>EXE</t>
+  </si>
+  <si>
+    <t>Enphase Energy Inc</t>
+  </si>
+  <si>
+    <t>ENPH</t>
+  </si>
+  <si>
+    <t>29355A107</t>
+  </si>
+  <si>
+    <t>0.04%</t>
+  </si>
+  <si>
+    <t>Aurubis AG</t>
+  </si>
+  <si>
+    <t>NDA GR</t>
+  </si>
+  <si>
     <t>CIA SANEAMENTO BASICO SPONSORED ADR</t>
   </si>
   <si>
     <t>SBS</t>
   </si>
   <si>
     <t>20441A102</t>
   </si>
   <si>
-    <t>AKER BP ASA</t>
-[...38 lines deleted...]
-    <t>B2368L5</t>
+    <t>Hudbay Minerals Inc</t>
+  </si>
+  <si>
+    <t>HBM CN</t>
+  </si>
+  <si>
+    <t>B05BDX1</t>
+  </si>
+  <si>
+    <t>MP Materials Corp</t>
+  </si>
+  <si>
+    <t>MP</t>
+  </si>
+  <si>
+    <t>Santos Ltd</t>
+  </si>
+  <si>
+    <t>SSLZY</t>
+  </si>
+  <si>
+    <t>Galp Energia SGPS SA</t>
+  </si>
+  <si>
+    <t>GALP PL</t>
+  </si>
+  <si>
+    <t>B1FW751</t>
+  </si>
+  <si>
+    <t>IDEX Corp</t>
+  </si>
+  <si>
+    <t>IEX</t>
+  </si>
+  <si>
+    <t>45167R104</t>
+  </si>
+  <si>
+    <t>0.03%</t>
+  </si>
+  <si>
+    <t>Mineral Resources Ltd</t>
+  </si>
+  <si>
+    <t>MIN AU</t>
+  </si>
+  <si>
+    <t>B17ZL56</t>
+  </si>
+  <si>
+    <t>Ovintiv Inc</t>
+  </si>
+  <si>
+    <t>OVV</t>
+  </si>
+  <si>
+    <t>69047Q102</t>
+  </si>
+  <si>
+    <t>Permian Resources Corp</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>71424F105</t>
+  </si>
+  <si>
+    <t>Capstone Copper Corp</t>
+  </si>
+  <si>
+    <t>CS CN</t>
+  </si>
+  <si>
+    <t>BMY5XY9</t>
+  </si>
+  <si>
+    <t>NexGen Energy Ltd</t>
+  </si>
+  <si>
+    <t>NXE CN</t>
+  </si>
+  <si>
+    <t>B987K72</t>
   </si>
   <si>
     <t>Tourmaline Oil Corp</t>
   </si>
   <si>
     <t>TOU CN</t>
   </si>
   <si>
     <t>B3QJ0H8</t>
   </si>
   <si>
-    <t>Aurubis AG</t>
-[...52 lines deleted...]
-  <si>
     <t>Pentair PLC</t>
   </si>
   <si>
     <t>PNR</t>
   </si>
   <si>
     <t>G7S00T104</t>
   </si>
   <si>
-    <t>IDEX Corp</t>
-[...38 lines deleted...]
-    <t>UEC</t>
+    <t>UNITED UTILITIES GROUP PLC</t>
+  </si>
+  <si>
+    <t>UU/ LN</t>
+  </si>
+  <si>
+    <t>B39J2M4</t>
   </si>
   <si>
     <t>Severn Trent PLC</t>
   </si>
   <si>
     <t>SVT LN</t>
   </si>
   <si>
     <t>B1FH8J7</t>
   </si>
   <si>
-    <t>Capstone Copper Corp</t>
-[...14 lines deleted...]
-    <t>B39J2M4</t>
+    <t>Fluence Energy Inc</t>
+  </si>
+  <si>
+    <t>FLNC</t>
+  </si>
+  <si>
+    <t>34379V103</t>
+  </si>
+  <si>
+    <t>Tate &amp; Lyle PLC</t>
+  </si>
+  <si>
+    <t>TATE LN</t>
+  </si>
+  <si>
+    <t>BP92CJ4</t>
+  </si>
+  <si>
+    <t>Plug Power Inc</t>
+  </si>
+  <si>
+    <t>PLUG</t>
+  </si>
+  <si>
+    <t>72919P202</t>
+  </si>
+  <si>
+    <t>0.02%</t>
+  </si>
+  <si>
+    <t>Scotts Miracle-Gro Co/The</t>
+  </si>
+  <si>
+    <t>SMG</t>
+  </si>
+  <si>
+    <t>Essential Utilities Inc</t>
+  </si>
+  <si>
+    <t>WTRG</t>
+  </si>
+  <si>
+    <t>29670G102</t>
+  </si>
+  <si>
+    <t>Solv Energy Inc</t>
+  </si>
+  <si>
+    <t>MWH</t>
+  </si>
+  <si>
+    <t>78475V103</t>
+  </si>
+  <si>
+    <t>Advanced Drainage Systems Inc</t>
+  </si>
+  <si>
+    <t>WMS</t>
+  </si>
+  <si>
+    <t>00790R104</t>
+  </si>
+  <si>
+    <t>Flat Glass Group Co Ltd</t>
+  </si>
+  <si>
+    <t>6865 HK</t>
+  </si>
+  <si>
+    <t>BYQ9774</t>
+  </si>
+  <si>
+    <t>K+S AG</t>
+  </si>
+  <si>
+    <t>SDF GR</t>
+  </si>
+  <si>
+    <t>B54C017</t>
+  </si>
+  <si>
+    <t>KWS Saat SE &amp; Co KGaA</t>
+  </si>
+  <si>
+    <t>KWS GR</t>
+  </si>
+  <si>
+    <t>Suedzucker AG</t>
+  </si>
+  <si>
+    <t>SZU GR</t>
+  </si>
+  <si>
+    <t>Bakkafrost P/F</t>
+  </si>
+  <si>
+    <t>BAKKA NO</t>
+  </si>
+  <si>
+    <t>B6632T7</t>
+  </si>
+  <si>
+    <t>Husqvarna AB</t>
+  </si>
+  <si>
+    <t>HUSQB SS</t>
+  </si>
+  <si>
+    <t>B12PJ24</t>
+  </si>
+  <si>
+    <t>Sunrun Inc</t>
+  </si>
+  <si>
+    <t>RUN</t>
+  </si>
+  <si>
+    <t>86771W105</t>
+  </si>
+  <si>
+    <t>Schouw &amp; Co A/S</t>
+  </si>
+  <si>
+    <t>SCHO DC</t>
+  </si>
+  <si>
+    <t>Zurn Elkay Water Solutions Corp</t>
+  </si>
+  <si>
+    <t>ZWS</t>
+  </si>
+  <si>
+    <t>98983L108</t>
+  </si>
+  <si>
+    <t>Leroy Seafood Group ASA</t>
+  </si>
+  <si>
+    <t>LSG NO</t>
+  </si>
+  <si>
+    <t>Hainan Drinda New Energy Technology Co Ltd</t>
+  </si>
+  <si>
+    <t>2865 HK</t>
+  </si>
+  <si>
+    <t>BV8DRB7</t>
   </si>
   <si>
     <t>Dekon Food And Agriculture Group</t>
   </si>
   <si>
     <t>2419 HK</t>
   </si>
   <si>
     <t>BQ74V36</t>
   </si>
   <si>
-    <t>Flat Glass Group Co Ltd</t>
-[...115 lines deleted...]
-  <si>
     <t>Bumitama Agri Ltd</t>
   </si>
   <si>
     <t>BAL SP</t>
   </si>
   <si>
     <t>B7WJ188</t>
   </si>
   <si>
-    <t>Schouw &amp; Co A/S</t>
-[...38 lines deleted...]
-    <t>B12PJ24</t>
+    <t>SolarEdge Technologies Inc</t>
+  </si>
+  <si>
+    <t>SEDG</t>
+  </si>
+  <si>
+    <t>83417M104</t>
+  </si>
+  <si>
+    <t>FUJI OIL CO LTD /Osaka</t>
+  </si>
+  <si>
+    <t>2607 JP</t>
   </si>
   <si>
     <t>Tetra Tech Inc</t>
   </si>
   <si>
     <t>TTEK</t>
   </si>
   <si>
     <t>88162G103</t>
   </si>
   <si>
+    <t>0.01%</t>
+  </si>
+  <si>
+    <t>Alamo Group Inc</t>
+  </si>
+  <si>
+    <t>ALG</t>
+  </si>
+  <si>
+    <t>011311107</t>
+  </si>
+  <si>
     <t>China Youran Dairy Group Ltd</t>
   </si>
   <si>
     <t>9858 HK</t>
   </si>
   <si>
     <t>BM91MJ0</t>
   </si>
   <si>
-    <t>Sunrun Inc</t>
-[...37 lines deleted...]
-  <si>
     <t>Austevoll Seafood ASA</t>
   </si>
   <si>
     <t>AUSS NO</t>
   </si>
   <si>
     <t>B16MKT5</t>
   </si>
   <si>
-    <t>FUJI OIL CO LTD /Osaka</t>
-[...13 lines deleted...]
-  <si>
     <t>China XLX Fertiliser Ltd</t>
   </si>
   <si>
     <t>1866 HK</t>
   </si>
   <si>
     <t>B4WMJZ9</t>
   </si>
   <si>
     <t>First Tractor Co Ltd</t>
   </si>
   <si>
     <t>38 HK</t>
   </si>
   <si>
+    <t>PowerX Inc</t>
+  </si>
+  <si>
+    <t>485A JP</t>
+  </si>
+  <si>
+    <t>BR1WW85</t>
+  </si>
+  <si>
     <t>0.00%</t>
   </si>
   <si>
-    <t>JAPANESE YEN</t>
-[...5 lines deleted...]
-    <t>CASHJPY</t>
+    <t>NORWEGIAN KRONE</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
+    <t>CASHNOK</t>
+  </si>
+  <si>
+    <t>LUKOIL PJSC</t>
+  </si>
+  <si>
+    <t>LKOD LI</t>
+  </si>
+  <si>
+    <t>BYZDW27</t>
+  </si>
+  <si>
+    <t>GMK Norilskiy Nickel PAO</t>
+  </si>
+  <si>
+    <t>MNOD LI</t>
+  </si>
+  <si>
+    <t>BYSW6D0</t>
+  </si>
+  <si>
+    <t>Novatek PJSC</t>
+  </si>
+  <si>
+    <t>NVTK LI</t>
+  </si>
+  <si>
+    <t>B0DK750</t>
+  </si>
+  <si>
+    <t>Gazprom PJSC</t>
+  </si>
+  <si>
+    <t>OGZD LI</t>
+  </si>
+  <si>
+    <t>PHOSAGRO OJSC GDR EACH REPR 1/3 ORD REG</t>
+  </si>
+  <si>
+    <t>PHOR LI</t>
+  </si>
+  <si>
+    <t>B62QPJ1</t>
+  </si>
+  <si>
+    <t>Rosneft Oil Co PJSC</t>
+  </si>
+  <si>
+    <t>ROSN LI</t>
+  </si>
+  <si>
+    <t>B17FSC2</t>
+  </si>
+  <si>
+    <t>DANISH KRONE</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>CASHDKK</t>
   </si>
   <si>
     <t>CANADIAN DOLLAR</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>CASHCAD</t>
-  </si>
-[...58 lines deleted...]
-    <t>B17FSC2</t>
   </si>
   <si>
     <t>AUSTRALIAN DOLLAR</t>
   </si>
   <si>
     <t>AUD</t>
   </si>
   <si>
     <t>CASHAUD</t>
   </si>
   <si>
     <t>-0.01%</t>
   </si>
   <si>
     <t>SINGAPORE DOLLAR</t>
   </si>
   <si>
     <t>SGD</t>
   </si>
   <si>
     <t>CASHSGD</t>
   </si>
 </sst>
 </file>
 
@@ -1659,51 +1653,51 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20.281" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>4</v>
@@ -1724,2814 +1718,2814 @@
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4">
-        <v>954.0</v>
+        <v>958.0</v>
       </c>
       <c r="F4">
-        <v>106400812.5</v>
+        <v>104451937.5</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
-        <v>893.0</v>
+        <v>897.0</v>
       </c>
       <c r="F5">
-        <v>104592625.0</v>
+        <v>102117843.75</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>922908769</v>
       </c>
       <c r="E6">
-        <v>226527.0</v>
+        <v>204522.0</v>
       </c>
       <c r="F6">
-        <v>77619476.55</v>
+        <v>74542133.34</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7">
-        <v>68240000.0</v>
+        <v>69254000.0</v>
       </c>
       <c r="F7">
-        <v>68151010.95</v>
+        <v>68914419.94</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8">
-        <v>690420.0</v>
+        <v>688364.0</v>
       </c>
       <c r="F8">
-        <v>66211278.0</v>
+        <v>58944609.32</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9">
         <v>922042858</v>
       </c>
       <c r="E9">
-        <v>794199.0</v>
+        <v>761397.0</v>
       </c>
       <c r="F9">
-        <v>46047658.02</v>
+        <v>44412287.01</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10">
         <v>921943858</v>
       </c>
       <c r="E10">
-        <v>438801.0</v>
+        <v>424297.0</v>
       </c>
       <c r="F10">
-        <v>30229000.89</v>
+        <v>29641388.42</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11">
-        <v>9971602.81</v>
+        <v>7927495.33</v>
       </c>
       <c r="F11">
-        <v>9971602.81</v>
+        <v>7927495.33</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>37</v>
       </c>
       <c r="E12">
-        <v>53634.0</v>
+        <v>47940.0</v>
       </c>
       <c r="F12">
-        <v>8004338.16</v>
+        <v>7274895.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13" t="s">
         <v>39</v>
       </c>
       <c r="C13" t="s">
         <v>40</v>
       </c>
       <c r="D13">
         <v>244199105</v>
       </c>
       <c r="E13">
-        <v>12156.0</v>
+        <v>11799.0</v>
       </c>
       <c r="F13">
-        <v>7245462.24</v>
+        <v>6768614.34</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>42</v>
       </c>
       <c r="C14" t="s">
         <v>43</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
       <c r="E14">
-        <v>60728.0</v>
+        <v>57274.0</v>
       </c>
       <c r="F14">
-        <v>4807835.76</v>
+        <v>4793833.8</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15" t="s">
         <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>47</v>
       </c>
       <c r="D15">
         <v>166764100</v>
       </c>
       <c r="E15">
-        <v>25633.0</v>
+        <v>22679.0</v>
       </c>
       <c r="F15">
-        <v>4793883.66</v>
+        <v>4291773.96</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>50</v>
       </c>
       <c r="D16">
         <v>767204100</v>
       </c>
       <c r="E16">
-        <v>41320.0</v>
+        <v>39156.0</v>
       </c>
       <c r="F16">
-        <v>4085308.4</v>
+        <v>3952015.08</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>51</v>
       </c>
       <c r="B17" t="s">
         <v>52</v>
       </c>
       <c r="C17" t="s">
         <v>53</v>
       </c>
       <c r="D17" t="s">
         <v>54</v>
       </c>
       <c r="E17">
-        <v>19715.0285</v>
+        <v>17425.27</v>
       </c>
       <c r="F17">
-        <v>3812295.06</v>
+        <v>2970660.03</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>55</v>
       </c>
       <c r="B18" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>57</v>
       </c>
       <c r="D18">
         <v>780259305</v>
       </c>
       <c r="E18">
-        <v>35519.0</v>
+        <v>32121.0</v>
       </c>
       <c r="F18">
-        <v>3245015.84</v>
+        <v>2783284.65</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>58</v>
       </c>
       <c r="B19" t="s">
         <v>59</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" t="s">
         <v>61</v>
       </c>
       <c r="E19">
-        <v>27681.0</v>
+        <v>27839.0</v>
       </c>
       <c r="F19">
-        <v>2518694.19</v>
+        <v>2467370.57</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>62</v>
       </c>
       <c r="B20" t="s">
         <v>63</v>
       </c>
       <c r="C20" t="s">
         <v>64</v>
       </c>
       <c r="D20" t="s">
         <v>65</v>
       </c>
       <c r="E20">
-        <v>28353.0</v>
+        <v>287078.0</v>
       </c>
       <c r="F20">
-        <v>2351881.35</v>
+        <v>2279600.73</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="B21" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C21" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D21" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="E21">
-        <v>34192.0</v>
+        <v>34386.0</v>
       </c>
       <c r="F21">
-        <v>2329159.04</v>
+        <v>2197609.26</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B22" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C22" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D22" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E22">
-        <v>285448.0</v>
+        <v>28515.0</v>
       </c>
       <c r="F22">
-        <v>2181911.43</v>
+        <v>2163147.9</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B23" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C23" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D23" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23">
-        <v>110868.0</v>
+        <v>12743.0</v>
       </c>
       <c r="F23">
-        <v>1960146.24</v>
+        <v>1515015.27</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B24" t="s">
         <v>78</v>
       </c>
       <c r="C24" t="s">
         <v>79</v>
       </c>
       <c r="D24" t="s">
         <v>80</v>
       </c>
       <c r="E24">
-        <v>15455.0</v>
+        <v>33793.0</v>
       </c>
       <c r="F24">
-        <v>1835899.45</v>
+        <v>1477429.96</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" t="s">
         <v>81</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>82</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>83</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
-        <v>33601.0</v>
+        <v>98500.0</v>
       </c>
       <c r="F25">
-        <v>1551358.17</v>
+        <v>1476515.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
+        <v>84</v>
+      </c>
+      <c r="B26" t="s">
         <v>85</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>86</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>87</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
-        <v>20276.0</v>
+        <v>20390.0</v>
       </c>
       <c r="F26">
-        <v>1496458.32</v>
+        <v>1375080.01</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
+        <v>84</v>
+      </c>
+      <c r="B27" t="s">
+        <v>88</v>
+      </c>
+      <c r="C27" t="s">
         <v>89</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
         <v>90</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27">
-        <v>549610.0</v>
+        <v>26527.0</v>
       </c>
       <c r="F27">
-        <v>1330372.16</v>
+        <v>1371604.09</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
+        <v>91</v>
+      </c>
+      <c r="B28" t="s">
+        <v>92</v>
+      </c>
+      <c r="C28" t="s">
         <v>93</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
         <v>94</v>
       </c>
-      <c r="C28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28">
-        <v>10851.0</v>
+        <v>23666.0</v>
       </c>
       <c r="F28">
-        <v>1261773.55</v>
+        <v>1257146.71</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B29" t="s">
+        <v>95</v>
+      </c>
+      <c r="C29" t="s">
         <v>96</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>97</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
-        <v>23532.0</v>
+        <v>32736.0</v>
       </c>
       <c r="F29">
-        <v>1238913.34</v>
+        <v>1230873.6</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
+        <v>98</v>
+      </c>
+      <c r="B30" t="s">
         <v>99</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>100</v>
       </c>
-      <c r="C30" t="s">
-[...3 lines deleted...]
-        <v>102</v>
+      <c r="D30">
+        <v>2171573</v>
       </c>
       <c r="E30">
-        <v>32550.0</v>
+        <v>26311.0</v>
       </c>
       <c r="F30">
-        <v>1236900.0</v>
+        <v>1220291.4</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B31" t="s">
+        <v>101</v>
+      </c>
+      <c r="C31" t="s">
+        <v>102</v>
+      </c>
+      <c r="D31" t="s">
         <v>103</v>
       </c>
-      <c r="C31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E31">
-        <v>26163.0</v>
+        <v>552750.0</v>
       </c>
       <c r="F31">
-        <v>1195065.93</v>
+        <v>1194853.0</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
+        <v>104</v>
+      </c>
+      <c r="B32" t="s">
         <v>105</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>106</v>
       </c>
-      <c r="C32" t="s">
-[...3 lines deleted...]
-        <v>108</v>
+      <c r="D32">
+        <v>2166160</v>
       </c>
       <c r="E32">
-        <v>35113.0</v>
+        <v>10913.0</v>
       </c>
       <c r="F32">
-        <v>1101148.03</v>
+        <v>1149968.68</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B33" t="s">
+        <v>108</v>
+      </c>
+      <c r="C33" t="s">
         <v>109</v>
       </c>
-      <c r="C33" t="s">
-[...3 lines deleted...]
-        <v>111</v>
+      <c r="D33">
+        <v>6086253</v>
       </c>
       <c r="E33">
-        <v>19417.0</v>
+        <v>73400.0</v>
       </c>
       <c r="F33">
-        <v>1075507.63</v>
+        <v>1063647.98</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="B34" t="s">
+        <v>111</v>
+      </c>
+      <c r="C34" t="s">
         <v>112</v>
       </c>
-      <c r="C34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34">
-        <v>6086253</v>
+        <v>833635105</v>
       </c>
       <c r="E34">
-        <v>72984.0</v>
+        <v>13646.0</v>
       </c>
       <c r="F34">
-        <v>1073853.74</v>
+        <v>992882.96</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
+        <v>110</v>
+      </c>
+      <c r="B35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C35" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
       <c r="D35">
         <v>278865100</v>
       </c>
       <c r="E35">
-        <v>3814.0</v>
+        <v>3834.0</v>
       </c>
       <c r="F35">
-        <v>1041717.82</v>
+        <v>986909.94</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
+        <v>115</v>
+      </c>
+      <c r="B36" t="s">
+        <v>116</v>
+      </c>
+      <c r="C36" t="s">
         <v>117</v>
       </c>
-      <c r="B36" t="s">
+      <c r="D36" t="s">
         <v>118</v>
       </c>
-      <c r="C36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E36">
-        <v>15391.0</v>
+        <v>6986.0</v>
       </c>
       <c r="F36">
-        <v>980205.81</v>
+        <v>979087.9</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B37" t="s">
+        <v>119</v>
+      </c>
+      <c r="C37" t="s">
+        <v>120</v>
+      </c>
+      <c r="D37" t="s">
         <v>121</v>
       </c>
-      <c r="C37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E37">
-        <v>10988.0</v>
+        <v>15477.0</v>
       </c>
       <c r="F37">
-        <v>977162.84</v>
+        <v>978365.32</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
+        <v>115</v>
+      </c>
+      <c r="B38" t="s">
+        <v>122</v>
+      </c>
+      <c r="C38" t="s">
         <v>123</v>
       </c>
-      <c r="B38" t="s">
+      <c r="D38" t="s">
         <v>124</v>
       </c>
-      <c r="C38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38">
-        <v>6948.0</v>
+        <v>35313.0</v>
       </c>
       <c r="F38">
-        <v>928183.32</v>
+        <v>953248.41</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B39" t="s">
+        <v>126</v>
+      </c>
+      <c r="C39" t="s">
         <v>127</v>
       </c>
-      <c r="C39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39">
-        <v>336433107</v>
+        <v>6497509</v>
       </c>
       <c r="E39">
-        <v>4546.0</v>
+        <v>49237.0</v>
       </c>
       <c r="F39">
-        <v>911973.06</v>
+        <v>846888.09</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
+        <v>128</v>
+      </c>
+      <c r="B40" t="s">
         <v>129</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
         <v>130</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>131</v>
       </c>
-      <c r="D40">
-[...1 lines deleted...]
-      </c>
       <c r="E40">
-        <v>48959.0</v>
+        <v>14527.0</v>
       </c>
       <c r="F40">
-        <v>847720.16</v>
+        <v>789106.64</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
+        <v>128</v>
+      </c>
+      <c r="B41" t="s">
         <v>132</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="D41">
         <v>2454241</v>
       </c>
       <c r="E41">
-        <v>6320.0</v>
+        <v>6356.0</v>
       </c>
       <c r="F41">
-        <v>804083.65</v>
+        <v>780235.87</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="B42" t="s">
+        <v>134</v>
+      </c>
+      <c r="C42" t="s">
         <v>135</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>136</v>
       </c>
-      <c r="D42">
-[...1 lines deleted...]
-      </c>
       <c r="E42">
-        <v>6605.0</v>
+        <v>3828.0</v>
       </c>
       <c r="F42">
-        <v>785730.8</v>
+        <v>758690.46</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
+        <v>128</v>
+      </c>
+      <c r="B43" t="s">
         <v>137</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>138</v>
       </c>
-      <c r="C43" t="s">
-[...3 lines deleted...]
-        <v>140</v>
+      <c r="D43">
+        <v>971433107</v>
       </c>
       <c r="E43">
-        <v>3808.0</v>
+        <v>29088.0</v>
       </c>
       <c r="F43">
-        <v>710230.08</v>
+        <v>755706.24</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B44" t="s">
+        <v>140</v>
+      </c>
+      <c r="C44" t="s">
         <v>141</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>142</v>
       </c>
-      <c r="D44">
-[...1 lines deleted...]
-      </c>
       <c r="E44">
-        <v>12727.0</v>
+        <v>16466.0</v>
       </c>
       <c r="F44">
-        <v>704821.26</v>
+        <v>742287.28</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
+        <v>139</v>
+      </c>
+      <c r="B45" t="s">
         <v>143</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
         <v>144</v>
       </c>
-      <c r="C45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D45">
-        <v>2879327</v>
+        <v>674599105</v>
       </c>
       <c r="E45">
-        <v>11708.0</v>
+        <v>12799.0</v>
       </c>
       <c r="F45">
-        <v>689782.89</v>
+        <v>735686.52</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B46" t="s">
+        <v>145</v>
+      </c>
+      <c r="C46" t="s">
         <v>146</v>
       </c>
-      <c r="C46" t="s">
-[...3 lines deleted...]
-        <v>148</v>
+      <c r="D46">
+        <v>2879327</v>
       </c>
       <c r="E46">
-        <v>5695.0</v>
+        <v>11774.0</v>
       </c>
       <c r="F46">
-        <v>654469.4</v>
+        <v>731530.95</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B47" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="C47" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>148</v>
+      </c>
+      <c r="D47">
+        <v>125269100</v>
       </c>
       <c r="E47">
-        <v>56402.0</v>
+        <v>6641.0</v>
       </c>
       <c r="F47">
-        <v>648058.98</v>
+        <v>726857.45</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="B48" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="C48" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="D48" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="E48">
-        <v>24585.0</v>
+        <v>24725.0</v>
       </c>
       <c r="F48">
-        <v>633915.15</v>
+        <v>710811.61</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B49" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C49" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="D49">
-        <v>7751259</v>
+        <v>336433107</v>
       </c>
       <c r="E49">
-        <v>10772.0</v>
+        <v>2471.0</v>
       </c>
       <c r="F49">
-        <v>619450.51</v>
+        <v>680488.69</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>155</v>
       </c>
       <c r="B50" t="s">
+        <v>156</v>
+      </c>
+      <c r="C50" t="s">
+        <v>157</v>
+      </c>
+      <c r="D50" t="s">
         <v>158</v>
       </c>
-      <c r="C50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E50">
-        <v>20216.0</v>
+        <v>56724.0</v>
       </c>
       <c r="F50">
-        <v>595665.1</v>
+        <v>605812.32</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
+        <v>159</v>
+      </c>
+      <c r="B51" t="s">
         <v>160</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>161</v>
       </c>
-      <c r="C51" t="s">
-[...3 lines deleted...]
-        <v>163</v>
+      <c r="D51">
+        <v>2347608</v>
       </c>
       <c r="E51">
-        <v>23312.0</v>
+        <v>19385.0</v>
       </c>
       <c r="F51">
-        <v>565454.24</v>
+        <v>562994.41</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B52" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C52" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="D52">
-        <v>2347608</v>
+        <v>2866857</v>
       </c>
       <c r="E52">
-        <v>19275.0</v>
+        <v>20330.0</v>
       </c>
       <c r="F52">
-        <v>541160.85</v>
+        <v>555004.7</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B53" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="C53" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>165</v>
+      </c>
+      <c r="D53">
+        <v>7751259</v>
       </c>
       <c r="E53">
-        <v>6593.0</v>
+        <v>10832.0</v>
       </c>
       <c r="F53">
-        <v>526121.4</v>
+        <v>531582.72</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B54" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C54" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="D54" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="E54">
-        <v>272533.0</v>
+        <v>23444.0</v>
       </c>
       <c r="F54">
-        <v>525383.26</v>
+        <v>511497.63</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="B55" t="s">
+        <v>170</v>
+      </c>
+      <c r="C55" t="s">
+        <v>171</v>
+      </c>
+      <c r="D55" t="s">
         <v>172</v>
       </c>
-      <c r="C55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E55">
-        <v>106557.0</v>
+        <v>6629.0</v>
       </c>
       <c r="F55">
-        <v>516946.71</v>
+        <v>477288.0</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
+        <v>169</v>
+      </c>
+      <c r="B56" t="s">
+        <v>173</v>
+      </c>
+      <c r="C56" t="s">
         <v>174</v>
       </c>
-      <c r="B56" t="s">
+      <c r="D56" t="s">
         <v>175</v>
       </c>
-      <c r="C56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E56">
-        <v>17440.0</v>
+        <v>3795.0</v>
       </c>
       <c r="F56">
-        <v>460262.65</v>
+        <v>476841.75</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>178</v>
+        <v>169</v>
       </c>
       <c r="B57" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C57" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>177</v>
+      </c>
+      <c r="D57">
+        <v>6000305</v>
       </c>
       <c r="E57">
-        <v>7841.0</v>
+        <v>107165.0</v>
       </c>
       <c r="F57">
-        <v>444663.11</v>
+        <v>458657.34</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>178</v>
       </c>
       <c r="B58" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C58" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="D58">
-        <v>6858849</v>
+        <v>279158109</v>
       </c>
       <c r="E58">
-        <v>6462.0</v>
+        <v>27827.0</v>
       </c>
       <c r="F58">
-        <v>423297.33</v>
+        <v>427144.45</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
         <v>178</v>
       </c>
       <c r="B59" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C59" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>891092108</v>
+        <v>182</v>
+      </c>
+      <c r="D59" t="s">
+        <v>183</v>
       </c>
       <c r="E59">
-        <v>4289.0</v>
+        <v>7885.0</v>
       </c>
       <c r="F59">
-        <v>418692.18</v>
+        <v>417747.3</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>178</v>
       </c>
       <c r="B60" t="s">
+        <v>184</v>
+      </c>
+      <c r="C60" t="s">
+        <v>185</v>
+      </c>
+      <c r="D60" t="s">
         <v>186</v>
       </c>
-      <c r="C60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E60">
-        <v>3187.0</v>
+        <v>274089.0</v>
       </c>
       <c r="F60">
-        <v>413226.42</v>
+        <v>408863.59</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
         <v>178</v>
       </c>
       <c r="B61" t="s">
+        <v>187</v>
+      </c>
+      <c r="C61" t="s">
+        <v>188</v>
+      </c>
+      <c r="D61" t="s">
         <v>189</v>
       </c>
-      <c r="C61" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E61">
-        <v>9821.0</v>
+        <v>17538.0</v>
       </c>
       <c r="F61">
-        <v>410092.65</v>
+        <v>398887.2</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>178</v>
       </c>
       <c r="B62" t="s">
+        <v>190</v>
+      </c>
+      <c r="C62" t="s">
         <v>191</v>
       </c>
-      <c r="C62" t="s">
-[...3 lines deleted...]
-        <v>193</v>
+      <c r="D62">
+        <v>4031879</v>
       </c>
       <c r="E62">
-        <v>6806.0</v>
+        <v>9877.0</v>
       </c>
       <c r="F62">
-        <v>408856.6</v>
+        <v>395239.6</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
         <v>178</v>
       </c>
       <c r="B63" t="s">
+        <v>192</v>
+      </c>
+      <c r="C63" t="s">
+        <v>193</v>
+      </c>
+      <c r="D63" t="s">
         <v>194</v>
       </c>
-      <c r="C63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E63">
-        <v>8868.0</v>
+        <v>6844.0</v>
       </c>
       <c r="F63">
-        <v>401277.0</v>
+        <v>391552.89</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
-        <v>197</v>
+        <v>178</v>
       </c>
       <c r="B64" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C64" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>196</v>
+      </c>
+      <c r="D64">
+        <v>891092108</v>
       </c>
       <c r="E64">
-        <v>3159.0</v>
+        <v>4313.0</v>
       </c>
       <c r="F64">
-        <v>387230.22</v>
+        <v>387911.22</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
         <v>197</v>
       </c>
       <c r="B65" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C65" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="D65">
-        <v>279158109</v>
+        <v>5669354</v>
       </c>
       <c r="E65">
-        <v>27669.0</v>
+        <v>13811.0</v>
       </c>
       <c r="F65">
-        <v>373808.19</v>
+        <v>367432.54</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
         <v>197</v>
       </c>
       <c r="B66" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C66" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>551073307</v>
+        <v>201</v>
+      </c>
+      <c r="D66" t="s">
+        <v>202</v>
       </c>
       <c r="E66">
-        <v>23477.0</v>
+        <v>3177.0</v>
       </c>
       <c r="F66">
-        <v>360606.72</v>
+        <v>367388.28</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
         <v>197</v>
       </c>
       <c r="B67" t="s">
+        <v>203</v>
+      </c>
+      <c r="C67" t="s">
+        <v>204</v>
+      </c>
+      <c r="D67" t="s">
         <v>205</v>
       </c>
-      <c r="C67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E67">
-        <v>6741.0</v>
+        <v>7248.0</v>
       </c>
       <c r="F67">
-        <v>358857.69</v>
+        <v>362742.21</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
         <v>197</v>
       </c>
       <c r="B68" t="s">
+        <v>206</v>
+      </c>
+      <c r="C68" t="s">
+        <v>207</v>
+      </c>
+      <c r="D68" t="s">
         <v>208</v>
       </c>
-      <c r="C68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E68">
-        <v>107117.0</v>
+        <v>107729.0</v>
       </c>
       <c r="F68">
-        <v>357293.84</v>
+        <v>352067.98</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
         <v>197</v>
       </c>
       <c r="B69" t="s">
+        <v>209</v>
+      </c>
+      <c r="C69" t="s">
+        <v>210</v>
+      </c>
+      <c r="D69" t="s">
         <v>211</v>
       </c>
-      <c r="C69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E69">
-        <v>2606.0</v>
+        <v>3205.0</v>
       </c>
       <c r="F69">
-        <v>347614.34</v>
+        <v>351011.6</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
         <v>197</v>
       </c>
       <c r="B70" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C70" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="D70">
-        <v>5669354</v>
+        <v>6597346</v>
       </c>
       <c r="E70">
-        <v>13733.0</v>
+        <v>1306.0</v>
       </c>
       <c r="F70">
-        <v>342185.73</v>
+        <v>337340.16</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
-        <v>197</v>
+        <v>214</v>
       </c>
       <c r="B71" t="s">
+        <v>215</v>
+      </c>
+      <c r="C71" t="s">
         <v>216</v>
       </c>
-      <c r="C71" t="s">
-[...3 lines deleted...]
-        <v>218</v>
+      <c r="D71">
+        <v>6858849</v>
       </c>
       <c r="E71">
-        <v>14260.0</v>
+        <v>6498.0</v>
       </c>
       <c r="F71">
-        <v>341384.4</v>
+        <v>324565.12</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
-        <v>197</v>
+        <v>214</v>
       </c>
       <c r="B72" t="s">
+        <v>217</v>
+      </c>
+      <c r="C72" t="s">
+        <v>218</v>
+      </c>
+      <c r="D72" t="s">
         <v>219</v>
       </c>
-      <c r="C72" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E72">
-        <v>10724.0</v>
+        <v>5910.0</v>
       </c>
       <c r="F72">
-        <v>339629.08</v>
+        <v>322087.02</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
-        <v>197</v>
+        <v>214</v>
       </c>
       <c r="B73" t="s">
+        <v>220</v>
+      </c>
+      <c r="C73" t="s">
         <v>221</v>
       </c>
-      <c r="C73" t="s">
-[...3 lines deleted...]
-        <v>223</v>
+      <c r="D73">
+        <v>6728793</v>
       </c>
       <c r="E73">
-        <v>5878.0</v>
+        <v>301786.0</v>
       </c>
       <c r="F73">
-        <v>339513.12</v>
+        <v>321171.84</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
+        <v>214</v>
+      </c>
+      <c r="B74" t="s">
+        <v>222</v>
+      </c>
+      <c r="C74" t="s">
+        <v>223</v>
+      </c>
+      <c r="D74" t="s">
         <v>224</v>
       </c>
-      <c r="B74" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E74">
-        <v>465.0</v>
+        <v>2620.0</v>
       </c>
       <c r="F74">
-        <v>326039.62</v>
+        <v>320923.8</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="B75" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="C75" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>6728793</v>
+        <v>226</v>
+      </c>
+      <c r="D75" t="s">
+        <v>227</v>
       </c>
       <c r="E75">
-        <v>300072.0</v>
+        <v>6779.0</v>
       </c>
       <c r="F75">
-        <v>325630.13</v>
+        <v>317980.79</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="B76" t="s">
+        <v>228</v>
+      </c>
+      <c r="C76" t="s">
+        <v>229</v>
+      </c>
+      <c r="D76" t="s">
         <v>230</v>
       </c>
-      <c r="C76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E76">
-        <v>34252.0</v>
+        <v>4995.0</v>
       </c>
       <c r="F76">
-        <v>316149.31</v>
+        <v>314724.39</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="B77" t="s">
+        <v>231</v>
+      </c>
+      <c r="C77" t="s">
+        <v>232</v>
+      </c>
+      <c r="D77" t="s">
         <v>233</v>
       </c>
-      <c r="C77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E77">
-        <v>9291.934115</v>
+        <v>14340.0</v>
       </c>
       <c r="F77">
-        <v>314067.37</v>
+        <v>306589.2</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="B78" t="s">
+        <v>234</v>
+      </c>
+      <c r="C78" t="s">
+        <v>235</v>
+      </c>
+      <c r="D78" t="s">
         <v>236</v>
       </c>
-      <c r="C78" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E78">
-        <v>8125.0</v>
+        <v>8171.0</v>
       </c>
       <c r="F78">
-        <v>296821.35</v>
+        <v>300356.46</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="B79" t="s">
+        <v>237</v>
+      </c>
+      <c r="C79" t="s">
+        <v>238</v>
+      </c>
+      <c r="D79" t="s">
         <v>239</v>
       </c>
-      <c r="C79" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E79">
-        <v>4181.0</v>
+        <v>467.0</v>
       </c>
       <c r="F79">
-        <v>290316.36</v>
+        <v>295570.36</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="B80" t="s">
+        <v>240</v>
+      </c>
+      <c r="C80" t="s">
         <v>241</v>
       </c>
-      <c r="C80" t="s">
-[...3 lines deleted...]
-        <v>243</v>
+      <c r="D80">
+        <v>551073307</v>
       </c>
       <c r="E80">
-        <v>4967.0</v>
+        <v>23611.0</v>
       </c>
       <c r="F80">
-        <v>287619.28</v>
+        <v>289706.97</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
-        <v>224</v>
+        <v>214</v>
       </c>
       <c r="B81" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C81" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="D81">
-        <v>165167735</v>
+        <v>4651459</v>
       </c>
       <c r="E81">
-        <v>2985.0</v>
+        <v>4203.0</v>
       </c>
       <c r="F81">
-        <v>285634.65</v>
+        <v>286215.37</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
+        <v>214</v>
+      </c>
+      <c r="B82" t="s">
+        <v>244</v>
+      </c>
+      <c r="C82" t="s">
+        <v>245</v>
+      </c>
+      <c r="D82" t="s">
         <v>246</v>
       </c>
-      <c r="B82" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E82">
-        <v>66320.0</v>
+        <v>34446.0</v>
       </c>
       <c r="F82">
-        <v>255792.92</v>
+        <v>283889.5</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
-        <v>246</v>
+        <v>214</v>
       </c>
       <c r="B83" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C83" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>252</v>
+        <v>248</v>
+      </c>
+      <c r="D83">
+        <v>984245100</v>
       </c>
       <c r="E83">
-        <v>5559.0</v>
+        <v>5228.0</v>
       </c>
       <c r="F83">
-        <v>244663.12</v>
+        <v>279907.12</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
-        <v>246</v>
+        <v>214</v>
       </c>
       <c r="B84" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="C84" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>5485527</v>
+        <v>250</v>
+      </c>
+      <c r="D84" t="s">
+        <v>251</v>
       </c>
       <c r="E84">
-        <v>1124.0</v>
+        <v>66698.0</v>
       </c>
       <c r="F84">
-        <v>243565.85</v>
+        <v>278235.92</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
-        <v>246</v>
+        <v>214</v>
       </c>
       <c r="B85" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="C85" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>253</v>
+      </c>
+      <c r="D85">
+        <v>165167735</v>
       </c>
       <c r="E85">
-        <v>140013.0</v>
+        <v>3001.0</v>
       </c>
       <c r="F85">
-        <v>243101.4</v>
+        <v>271350.42</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
-        <v>246</v>
+        <v>214</v>
       </c>
       <c r="B86" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="C86" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>803021807</v>
+        <v>255</v>
+      </c>
+      <c r="D86" t="s">
+        <v>256</v>
       </c>
       <c r="E86">
-        <v>41736.0</v>
+        <v>4732.0</v>
       </c>
       <c r="F86">
-        <v>236643.12</v>
+        <v>269156.16</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="B87" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="C87" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>259</v>
+      </c>
+      <c r="D87">
+        <v>5485527</v>
       </c>
       <c r="E87">
-        <v>9248.0</v>
+        <v>1130.0</v>
       </c>
       <c r="F87">
-        <v>233949.48</v>
+        <v>265283.93</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="B88" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="C88" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>553368101</v>
+        <v>261</v>
+      </c>
+      <c r="D88" t="s">
+        <v>262</v>
       </c>
       <c r="E88">
-        <v>4069.0</v>
+        <v>46715.0</v>
       </c>
       <c r="F88">
-        <v>233397.84</v>
+        <v>248523.8</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="B89" t="s">
+        <v>263</v>
+      </c>
+      <c r="C89" t="s">
+        <v>264</v>
+      </c>
+      <c r="D89" t="s">
         <v>265</v>
       </c>
-      <c r="C89" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E89">
-        <v>9742.0</v>
+        <v>9300.0</v>
       </c>
       <c r="F89">
-        <v>224162.29</v>
+        <v>242557.8</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="B90" t="s">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="C90" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="D90">
-        <v>984245100</v>
+        <v>553368101</v>
       </c>
       <c r="E90">
-        <v>5200.0</v>
+        <v>4091.0</v>
       </c>
       <c r="F90">
-        <v>218972.0</v>
+        <v>235559.78</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="B91" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="C91" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>269</v>
+      </c>
+      <c r="D91">
+        <v>803021807</v>
       </c>
       <c r="E91">
-        <v>2249.0</v>
+        <v>41974.0</v>
       </c>
       <c r="F91">
-        <v>204231.69</v>
+        <v>232116.22</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" t="s">
+        <v>257</v>
+      </c>
+      <c r="B92" t="s">
         <v>270</v>
       </c>
-      <c r="B92" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C92" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="D92" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="E92">
-        <v>996.0</v>
+        <v>9796.0</v>
       </c>
       <c r="F92">
-        <v>204080.4</v>
+        <v>220025.58</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="B93" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="C93" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="D93" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="E93">
-        <v>9840.0</v>
+        <v>1000.0</v>
       </c>
       <c r="F93">
-        <v>196898.4</v>
+        <v>218590.0</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B94" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="C94" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="D94" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="E94">
-        <v>15895.0</v>
+        <v>4374.0</v>
       </c>
       <c r="F94">
-        <v>189951.52</v>
+        <v>208615.04</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B95" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="C95" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="D95" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="E95">
-        <v>4350.0</v>
+        <v>3348.0</v>
       </c>
       <c r="F95">
-        <v>180919.88</v>
+        <v>193882.68</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B96" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="C96" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>916896103</v>
+        <v>284</v>
+      </c>
+      <c r="D96" t="s">
+        <v>285</v>
       </c>
       <c r="E96">
-        <v>12362.0</v>
+        <v>9896.0</v>
       </c>
       <c r="F96">
-        <v>174675.06</v>
+        <v>193862.64</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B97" t="s">
+        <v>286</v>
+      </c>
+      <c r="C97" t="s">
+        <v>287</v>
+      </c>
+      <c r="D97" t="s">
         <v>288</v>
       </c>
-      <c r="C97" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E97">
-        <v>3992.0</v>
+        <v>18305.0</v>
       </c>
       <c r="F97">
-        <v>173126.6</v>
+        <v>176465.37</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B98" t="s">
+        <v>289</v>
+      </c>
+      <c r="C98" t="s">
+        <v>290</v>
+      </c>
+      <c r="D98" t="s">
         <v>291</v>
       </c>
-      <c r="C98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E98">
-        <v>18201.0</v>
+        <v>15985.0</v>
       </c>
       <c r="F98">
-        <v>169850.41</v>
+        <v>166253.63</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B99" t="s">
+        <v>292</v>
+      </c>
+      <c r="C99" t="s">
+        <v>293</v>
+      </c>
+      <c r="D99" t="s">
         <v>294</v>
       </c>
-      <c r="C99" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E99">
-        <v>9039.0</v>
+        <v>3589.0</v>
       </c>
       <c r="F99">
-        <v>167450.29</v>
+        <v>165246.14</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B100" t="s">
+        <v>295</v>
+      </c>
+      <c r="C100" t="s">
+        <v>296</v>
+      </c>
+      <c r="D100" t="s">
         <v>297</v>
       </c>
-      <c r="C100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E100">
-        <v>17239.0</v>
+        <v>2261.0</v>
       </c>
       <c r="F100">
-        <v>163193.71</v>
+        <v>164419.92</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B101" t="s">
+        <v>298</v>
+      </c>
+      <c r="C101" t="s">
+        <v>299</v>
+      </c>
+      <c r="D101" t="s">
         <v>300</v>
       </c>
-      <c r="C101" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E101">
-        <v>133451.0</v>
+        <v>9089.0</v>
       </c>
       <c r="F101">
-        <v>162877.06</v>
+        <v>158632.72</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B102" t="s">
+        <v>301</v>
+      </c>
+      <c r="C102" t="s">
+        <v>302</v>
+      </c>
+      <c r="D102" t="s">
         <v>303</v>
       </c>
-      <c r="C102" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E102">
-        <v>1036.0</v>
+        <v>4014.0</v>
       </c>
       <c r="F102">
-        <v>161222.32</v>
+        <v>156504.38</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B103" t="s">
+        <v>304</v>
+      </c>
+      <c r="C103" t="s">
+        <v>305</v>
+      </c>
+      <c r="D103" t="s">
         <v>306</v>
       </c>
-      <c r="C103" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E103">
-        <v>19533.0</v>
+        <v>6418.0</v>
       </c>
       <c r="F103">
-        <v>158227.06</v>
+        <v>154481.26</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="B104" t="s">
+        <v>307</v>
+      </c>
+      <c r="C104" t="s">
+        <v>308</v>
+      </c>
+      <c r="D104" t="s">
         <v>309</v>
       </c>
-      <c r="C104" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E104">
-        <v>2463.0</v>
+        <v>20301.0</v>
       </c>
       <c r="F104">
-        <v>152582.85</v>
+        <v>152779.63</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" t="s">
+        <v>276</v>
+      </c>
+      <c r="B105" t="s">
+        <v>310</v>
+      </c>
+      <c r="C105" t="s">
         <v>311</v>
       </c>
-      <c r="B105" t="s">
+      <c r="D105" t="s">
         <v>312</v>
       </c>
-      <c r="C105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E105">
-        <v>4706.0</v>
+        <v>47481.0</v>
       </c>
       <c r="F105">
-        <v>150592.0</v>
+        <v>151464.39</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B106" t="s">
+        <v>314</v>
+      </c>
+      <c r="C106" t="s">
         <v>315</v>
       </c>
-      <c r="C106" t="s">
-[...3 lines deleted...]
-        <v>317</v>
+      <c r="D106">
+        <v>810186106</v>
       </c>
       <c r="E106">
-        <v>3774.0</v>
+        <v>2477.0</v>
       </c>
       <c r="F106">
-        <v>148959.78</v>
+        <v>142501.81</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B107" t="s">
+        <v>316</v>
+      </c>
+      <c r="C107" t="s">
+        <v>317</v>
+      </c>
+      <c r="D107" t="s">
         <v>318</v>
       </c>
-      <c r="C107" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E107">
-        <v>4131.0</v>
+        <v>3794.0</v>
       </c>
       <c r="F107">
-        <v>140330.07</v>
+        <v>139050.1</v>
       </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B108" t="s">
+        <v>319</v>
+      </c>
+      <c r="C108" t="s">
+        <v>320</v>
+      </c>
+      <c r="D108" t="s">
         <v>321</v>
       </c>
-      <c r="C108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E108">
-        <v>47213.0</v>
+        <v>4153.0</v>
       </c>
       <c r="F108">
-        <v>138806.22</v>
+        <v>137796.54</v>
       </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B109" t="s">
+        <v>322</v>
+      </c>
+      <c r="C109" t="s">
+        <v>323</v>
+      </c>
+      <c r="D109" t="s">
         <v>324</v>
       </c>
-      <c r="C109" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E109">
-        <v>7520.0</v>
+        <v>1040.0</v>
       </c>
       <c r="F109">
-        <v>135337.09</v>
+        <v>135730.4</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B110" t="s">
+        <v>325</v>
+      </c>
+      <c r="C110" t="s">
+        <v>326</v>
+      </c>
+      <c r="D110" t="s">
         <v>327</v>
       </c>
-      <c r="C110" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E110">
-        <v>348675.0</v>
+        <v>134213.0</v>
       </c>
       <c r="F110">
-        <v>128201.61</v>
+        <v>128105.71</v>
       </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B111" t="s">
+        <v>328</v>
+      </c>
+      <c r="C111" t="s">
+        <v>329</v>
+      </c>
+      <c r="D111" t="s">
         <v>330</v>
       </c>
-      <c r="C111" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E111">
-        <v>24564.0</v>
+        <v>7562.0</v>
       </c>
       <c r="F111">
-        <v>127250.87</v>
+        <v>120010.96</v>
       </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B112" t="s">
+        <v>331</v>
+      </c>
+      <c r="C112" t="s">
         <v>332</v>
       </c>
-      <c r="C112" t="s">
-[...3 lines deleted...]
-        <v>334</v>
+      <c r="D112">
+        <v>4495044</v>
       </c>
       <c r="E112">
-        <v>2576.0</v>
+        <v>1413.0</v>
       </c>
       <c r="F112">
-        <v>127058.21</v>
+        <v>112041.9</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B113" t="s">
-        <v>335</v>
+        <v>333</v>
       </c>
       <c r="C113" t="s">
-        <v>336</v>
+        <v>334</v>
       </c>
       <c r="D113">
         <v>5784462</v>
       </c>
       <c r="E113">
-        <v>8528.0</v>
+        <v>8576.0</v>
       </c>
       <c r="F113">
-        <v>126488.44</v>
+        <v>111852.26</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B114" t="s">
+        <v>335</v>
+      </c>
+      <c r="C114" t="s">
+        <v>336</v>
+      </c>
+      <c r="D114" t="s">
         <v>337</v>
       </c>
-      <c r="C114" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E114">
-        <v>1405.0</v>
+        <v>2590.0</v>
       </c>
       <c r="F114">
-        <v>124271.68</v>
+        <v>110675.92</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B115" t="s">
+        <v>338</v>
+      </c>
+      <c r="C115" t="s">
         <v>339</v>
       </c>
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>340</v>
       </c>
-      <c r="D115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115">
-        <v>82896.0</v>
+        <v>24703.0</v>
       </c>
       <c r="F115">
-        <v>123973.71</v>
+        <v>109065.41</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B116" t="s">
+        <v>341</v>
+      </c>
+      <c r="C116" t="s">
         <v>342</v>
       </c>
-      <c r="C116" t="s">
+      <c r="D116" t="s">
         <v>343</v>
       </c>
-      <c r="D116">
-[...1 lines deleted...]
-      </c>
       <c r="E116">
-        <v>1094.0</v>
+        <v>7955.0</v>
       </c>
       <c r="F116">
-        <v>115656.52</v>
+        <v>107074.3</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B117" t="s">
         <v>344</v>
       </c>
       <c r="C117" t="s">
         <v>345</v>
       </c>
-      <c r="D117" t="s">
-        <v>346</v>
+      <c r="D117">
+        <v>5690859</v>
       </c>
       <c r="E117">
-        <v>28569.0</v>
+        <v>1100.0</v>
       </c>
       <c r="F117">
-        <v>112337.81</v>
+        <v>106849.72</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B118" t="s">
+        <v>346</v>
+      </c>
+      <c r="C118" t="s">
         <v>347</v>
       </c>
-      <c r="C118" t="s">
+      <c r="D118" t="s">
         <v>348</v>
       </c>
-      <c r="D118" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E118">
-        <v>17418.0</v>
+        <v>2232.0</v>
       </c>
       <c r="F118">
-        <v>110081.76</v>
+        <v>105395.04</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B119" t="s">
+        <v>349</v>
+      </c>
+      <c r="C119" t="s">
         <v>350</v>
       </c>
-      <c r="C119" t="s">
-[...3 lines deleted...]
-        <v>352</v>
+      <c r="D119">
+        <v>4691916</v>
       </c>
       <c r="E119">
-        <v>2220.0</v>
+        <v>24704.0</v>
       </c>
       <c r="F119">
-        <v>109557.0</v>
+        <v>105304.0</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B120" t="s">
+        <v>351</v>
+      </c>
+      <c r="C120" t="s">
+        <v>352</v>
+      </c>
+      <c r="D120" t="s">
         <v>353</v>
       </c>
-      <c r="C120" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E120">
-        <v>24563.0</v>
+        <v>28731.0</v>
       </c>
       <c r="F120">
-        <v>108176.48</v>
+        <v>102068.63</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B121" t="s">
+        <v>354</v>
+      </c>
+      <c r="C121" t="s">
+        <v>355</v>
+      </c>
+      <c r="D121" t="s">
         <v>356</v>
       </c>
-      <c r="C121" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E121">
-        <v>3343.0</v>
+        <v>17337.0</v>
       </c>
       <c r="F121">
-        <v>104936.77</v>
+        <v>101412.36</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B122" t="s">
+        <v>357</v>
+      </c>
+      <c r="C122" t="s">
+        <v>358</v>
+      </c>
+      <c r="D122" t="s">
         <v>359</v>
       </c>
-      <c r="C122" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E122">
-        <v>188482.0</v>
+        <v>83368.0</v>
       </c>
       <c r="F122">
-        <v>104433.49</v>
+        <v>95806.69</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B123" t="s">
+        <v>360</v>
+      </c>
+      <c r="C123" t="s">
+        <v>361</v>
+      </c>
+      <c r="D123" t="s">
         <v>362</v>
       </c>
-      <c r="C123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E123">
-        <v>7911.0</v>
+        <v>1485.0</v>
       </c>
       <c r="F123">
-        <v>98491.95</v>
+        <v>94965.75</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B124" t="s">
-        <v>365</v>
+        <v>363</v>
       </c>
       <c r="C124" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>364</v>
+      </c>
+      <c r="D124">
+        <v>6356848</v>
       </c>
       <c r="E124">
-        <v>20187.0</v>
+        <v>3780.0</v>
       </c>
       <c r="F124">
-        <v>96406.76</v>
+        <v>92915.01</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="B125" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="C125" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="D125" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="E125">
-        <v>6382.0</v>
+        <v>3361.0</v>
       </c>
       <c r="F125">
-        <v>94453.6</v>
+        <v>92729.99</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" t="s">
+        <v>368</v>
+      </c>
+      <c r="B126" t="s">
+        <v>369</v>
+      </c>
+      <c r="C126" t="s">
+        <v>370</v>
+      </c>
+      <c r="D126" t="s">
         <v>371</v>
       </c>
-      <c r="B126" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E126">
-        <v>511.0</v>
+        <v>513.0</v>
       </c>
       <c r="F126">
-        <v>89741.82</v>
+        <v>77293.71</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B127" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C127" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="D127" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E127">
-        <v>8317.0</v>
+        <v>189558.0</v>
       </c>
       <c r="F127">
-        <v>89202.64</v>
+        <v>74259.64</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B128" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C128" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>6356848</v>
+        <v>376</v>
+      </c>
+      <c r="D128" t="s">
+        <v>377</v>
       </c>
       <c r="E128">
-        <v>3760.0</v>
+        <v>8363.0</v>
       </c>
       <c r="F128">
-        <v>84902.84</v>
+        <v>72675.99</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B129" t="s">
+        <v>378</v>
+      </c>
+      <c r="C129" t="s">
+        <v>379</v>
+      </c>
+      <c r="D129" t="s">
         <v>380</v>
       </c>
-      <c r="C129" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E129">
-        <v>2021.0</v>
+        <v>54836.0</v>
       </c>
       <c r="F129">
-        <v>84073.6</v>
+        <v>67805.02</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B130" t="s">
-        <v>383</v>
+        <v>381</v>
       </c>
       <c r="C130" t="s">
-        <v>384</v>
-[...2 lines deleted...]
-        <v>385</v>
+        <v>382</v>
+      </c>
+      <c r="D130">
+        <v>6002895</v>
       </c>
       <c r="E130">
-        <v>54526.0</v>
+        <v>65324.0</v>
       </c>
       <c r="F130">
-        <v>81585.21</v>
+        <v>66686.06</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="B131" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="C131" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>6002895</v>
+        <v>384</v>
+      </c>
+      <c r="D131" t="s">
+        <v>385</v>
       </c>
       <c r="E131">
-        <v>64954.0</v>
+        <v>3319.0</v>
       </c>
       <c r="F131">
-        <v>69740.02</v>
+        <v>56517.44</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" t="s">
+        <v>386</v>
+      </c>
+      <c r="B132" t="s">
+        <v>387</v>
+      </c>
+      <c r="C132" t="s">
         <v>388</v>
       </c>
-      <c r="B132" t="s">
+      <c r="D132" t="s">
         <v>389</v>
       </c>
-      <c r="C132" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E132">
-        <v>2044466.0</v>
+        <v>83877.16</v>
       </c>
       <c r="F132">
-        <v>12877.31</v>
+        <v>8867.49</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B133" t="s">
+        <v>390</v>
+      </c>
+      <c r="C133" t="s">
+        <v>391</v>
+      </c>
+      <c r="D133" t="s">
         <v>392</v>
       </c>
-      <c r="C133" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E133">
-        <v>14359.78</v>
+        <v>31173.0</v>
       </c>
       <c r="F133">
-        <v>10444.62</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B134" t="s">
+        <v>393</v>
+      </c>
+      <c r="C134" t="s">
+        <v>394</v>
+      </c>
+      <c r="D134" t="s">
         <v>395</v>
       </c>
-      <c r="C134" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E134">
-        <v>18968.05</v>
+        <v>181762.0</v>
       </c>
       <c r="F134">
-        <v>2997.43</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B135" t="s">
+        <v>396</v>
+      </c>
+      <c r="C135" t="s">
+        <v>397</v>
+      </c>
+      <c r="D135" t="s">
         <v>398</v>
       </c>
-      <c r="C135" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E135">
-        <v>31173.0</v>
+        <v>13358.0</v>
       </c>
       <c r="F135">
         <v>0.0</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B136" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
       <c r="C136" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>400</v>
+      </c>
+      <c r="D136">
+        <v>5140989</v>
       </c>
       <c r="E136">
-        <v>181762.0</v>
+        <v>523190.0</v>
       </c>
       <c r="F136">
         <v>0.0</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B137" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="C137" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="D137" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E137">
-        <v>13358.0</v>
+        <v>52122.0</v>
       </c>
       <c r="F137">
         <v>0.0</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B138" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="C138" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>5140989</v>
+        <v>405</v>
+      </c>
+      <c r="D138" t="s">
+        <v>406</v>
       </c>
       <c r="E138">
-        <v>523190.0</v>
+        <v>488696.0</v>
       </c>
       <c r="F138">
         <v>0.0</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B139" t="s">
+        <v>407</v>
+      </c>
+      <c r="C139" t="s">
+        <v>408</v>
+      </c>
+      <c r="D139" t="s">
         <v>409</v>
       </c>
-      <c r="C139" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E139">
-        <v>52122.0</v>
+        <v>-7015.57</v>
       </c>
       <c r="F139">
-        <v>0.0</v>
+        <v>-1083.41</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B140" t="s">
+        <v>410</v>
+      </c>
+      <c r="C140" t="s">
+        <v>411</v>
+      </c>
+      <c r="D140" t="s">
         <v>412</v>
       </c>
-      <c r="C140" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E140">
-        <v>488696.0</v>
+        <v>-7893.27</v>
       </c>
       <c r="F140">
-        <v>0.0</v>
+        <v>-5661.71</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
       <c r="B141" t="s">
+        <v>413</v>
+      </c>
+      <c r="C141" t="s">
+        <v>414</v>
+      </c>
+      <c r="D141" t="s">
         <v>415</v>
       </c>
-      <c r="C141" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E141">
-        <v>-14984.92</v>
+        <v>-20926.24</v>
       </c>
       <c r="F141">
-        <v>-10702.98</v>
+        <v>-14770.8</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" t="s">
+        <v>416</v>
+      </c>
+      <c r="B142" t="s">
+        <v>417</v>
+      </c>
+      <c r="C142" t="s">
         <v>418</v>
       </c>
-      <c r="B142" t="s">
+      <c r="D142" t="s">
         <v>419</v>
-      </c>
-[...4 lines deleted...]
-        <v>421</v>
       </c>
       <c r="E142">
         <v>-110153.13</v>
       </c>
       <c r="F142">
-        <v>-86704.03</v>
+        <v>-85532.58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>