--- v4 (2026-06-09)
+++ v5 (2026-08-09)
@@ -12,1220 +12,1214 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="420">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="418">
   <si>
     <t>ARIS ETF</t>
   </si>
   <si>
     <t>% Of Net Assets</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>CUSIP</t>
   </si>
   <si>
     <t>Share Held</t>
   </si>
   <si>
     <t>Market Value</t>
   </si>
   <si>
-    <t>17.52%</t>
+    <t>17.77%</t>
   </si>
   <si>
     <t>US 10YR NOTE (CBT)Sep26</t>
   </si>
   <si>
     <t>TYU6 Comdty</t>
   </si>
   <si>
     <t>TYU6 COMDTY</t>
   </si>
   <si>
-    <t>17.13%</t>
+    <t>16.96%</t>
   </si>
   <si>
     <t>US ULTRA BOND CBT Sep26</t>
   </si>
   <si>
     <t>WNU6 Comdty</t>
   </si>
   <si>
     <t>WNU6 COMDTY</t>
   </si>
   <si>
-    <t>12.50%</t>
-[...2 lines deleted...]
-    <t>Vanguard Total Stock Market ETF</t>
+    <t>13.09%</t>
+  </si>
+  <si>
+    <t>Vanguard Morningstar Total Stock Market ETF</t>
   </si>
   <si>
     <t>VTI</t>
   </si>
   <si>
-    <t>11.56%</t>
-[...8 lines deleted...]
-    <t>9.89%</t>
+    <t>11.79%</t>
+  </si>
+  <si>
+    <t>United States Treasury Bill 10/27/2026</t>
+  </si>
+  <si>
+    <t>912797VN4</t>
+  </si>
+  <si>
+    <t>10.05%</t>
   </si>
   <si>
     <t>SPDR Gold MiniShares Trust</t>
   </si>
   <si>
     <t>GLDM</t>
   </si>
   <si>
     <t>98149E303</t>
   </si>
   <si>
-    <t>7.45%</t>
+    <t>7.73%</t>
   </si>
   <si>
     <t>Vanguard FTSE Emerging Markets ETF</t>
   </si>
   <si>
     <t>VWO</t>
   </si>
   <si>
-    <t>4.97%</t>
+    <t>5.20%</t>
   </si>
   <si>
     <t>VANGUARD FTSE DEVELOPED ETF</t>
   </si>
   <si>
     <t>VEA</t>
   </si>
   <si>
-    <t>1.33%</t>
+    <t>1.60%</t>
   </si>
   <si>
     <t>Cash &amp; Other</t>
   </si>
   <si>
     <t>Cash&amp;Other</t>
   </si>
   <si>
-    <t>1.22%</t>
-[...2 lines deleted...]
-    <t>Exxon Mobil Corp</t>
+    <t>1.25%</t>
+  </si>
+  <si>
+    <t>ExxonMobil Holdings Corp</t>
   </si>
   <si>
     <t>XOM</t>
   </si>
   <si>
-    <t>30231G102</t>
-[...2 lines deleted...]
-    <t>1.14%</t>
+    <t>30233Q108</t>
   </si>
   <si>
     <t>Deere &amp; Co</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
-    <t>0.80%</t>
+    <t>0.88%</t>
   </si>
   <si>
     <t>BHP Group Ltd</t>
   </si>
   <si>
     <t>BHP</t>
   </si>
   <si>
     <t>088606108</t>
   </si>
   <si>
     <t>0.72%</t>
   </si>
   <si>
     <t>Chevron Corp</t>
   </si>
   <si>
     <t>CVX</t>
   </si>
   <si>
-    <t>0.66%</t>
+    <t>0.67%</t>
   </si>
   <si>
     <t>Rio Tinto PLC</t>
   </si>
   <si>
     <t>RIO</t>
   </si>
   <si>
-    <t>0.50%</t>
+    <t>0.59%</t>
   </si>
   <si>
     <t>Southern Copper Corp</t>
   </si>
   <si>
     <t>SCCO</t>
   </si>
   <si>
     <t>84265V105</t>
   </si>
   <si>
-    <t>0.47%</t>
+    <t>0.48%</t>
   </si>
   <si>
     <t>Shell PLC</t>
   </si>
   <si>
     <t>SHEL</t>
   </si>
   <si>
     <t>0.41%</t>
   </si>
   <si>
+    <t>Freeport-McMoRan Inc</t>
+  </si>
+  <si>
+    <t>FCX</t>
+  </si>
+  <si>
+    <t>35671D857</t>
+  </si>
+  <si>
     <t>TotalEnergies SE</t>
   </si>
   <si>
     <t>TTE</t>
   </si>
   <si>
     <t>F92124100</t>
   </si>
   <si>
-    <t>0.38%</t>
+    <t>0.37%</t>
+  </si>
+  <si>
+    <t>Corteva Inc</t>
+  </si>
+  <si>
+    <t>CTVA</t>
+  </si>
+  <si>
+    <t>22052L104</t>
   </si>
   <si>
     <t>Glencore PLC</t>
   </si>
   <si>
     <t>GLEN LN</t>
   </si>
   <si>
     <t>B4T3BW6</t>
   </si>
   <si>
-    <t>0.37%</t>
-[...22 lines deleted...]
-  <si>
     <t>0.25%</t>
   </si>
   <si>
     <t>ConocoPhillips</t>
   </si>
   <si>
     <t>COP</t>
   </si>
   <si>
     <t>20825C104</t>
   </si>
   <si>
+    <t>Vale SA</t>
+  </si>
+  <si>
+    <t>VALE</t>
+  </si>
+  <si>
+    <t>91912E105</t>
+  </si>
+  <si>
+    <t>0.24%</t>
+  </si>
+  <si>
+    <t>Anglo American PLC</t>
+  </si>
+  <si>
+    <t>AAL LN</t>
+  </si>
+  <si>
+    <t>BTK05J6</t>
+  </si>
+  <si>
     <t>BP PLC</t>
   </si>
   <si>
     <t>BP</t>
   </si>
   <si>
     <t>055622104</t>
   </si>
   <si>
-    <t>Vale SA</t>
-[...7 lines deleted...]
-  <si>
     <t>0.23%</t>
   </si>
   <si>
+    <t>CMOC Group Ltd</t>
+  </si>
+  <si>
+    <t>3993 HK</t>
+  </si>
+  <si>
+    <t>B1VRCG6</t>
+  </si>
+  <si>
+    <t>0.22%</t>
+  </si>
+  <si>
     <t>Nutrien Ltd</t>
   </si>
   <si>
     <t>NTR CN</t>
   </si>
   <si>
     <t>BDRJLN0</t>
   </si>
   <si>
-    <t>Anglo American PLC</t>
-[...8 lines deleted...]
-    <t>0.21%</t>
+    <t>Equinor ASA</t>
+  </si>
+  <si>
+    <t>EQNR</t>
+  </si>
+  <si>
+    <t>29446M102</t>
   </si>
   <si>
     <t>Antofagasta PLC</t>
   </si>
   <si>
     <t>ANTO LN</t>
   </si>
   <si>
     <t>0045614</t>
   </si>
   <si>
-    <t>Equinor ASA</t>
-[...7 lines deleted...]
-  <si>
     <t>0.20%</t>
   </si>
   <si>
     <t>CANADIAN NAT RES LTD</t>
   </si>
   <si>
     <t>CNQ CN</t>
   </si>
   <si>
-    <t>CMOC Group Ltd</t>
-[...7 lines deleted...]
-  <si>
     <t>0.19%</t>
   </si>
   <si>
+    <t>Ecolab Inc</t>
+  </si>
+  <si>
+    <t>ECL</t>
+  </si>
+  <si>
+    <t>0.18%</t>
+  </si>
+  <si>
     <t>Cameco Corp</t>
   </si>
   <si>
     <t>CCO CN</t>
   </si>
   <si>
-    <t>0.18%</t>
+    <t>0.17%</t>
+  </si>
+  <si>
+    <t>Sociedad Quimica y Minera de Chile SA</t>
+  </si>
+  <si>
+    <t>SQM</t>
+  </si>
+  <si>
+    <t>Vestas Wind Systems A/S</t>
+  </si>
+  <si>
+    <t>VWS DC</t>
+  </si>
+  <si>
+    <t>BN4MYF5</t>
+  </si>
+  <si>
+    <t>0.16%</t>
+  </si>
+  <si>
+    <t>EOG Resources Inc</t>
+  </si>
+  <si>
+    <t>EOG</t>
+  </si>
+  <si>
+    <t>26875P101</t>
   </si>
   <si>
     <t>Fortescue Ltd</t>
   </si>
   <si>
     <t>FMG AU</t>
   </si>
   <si>
-    <t>0.17%</t>
-[...25 lines deleted...]
-  <si>
     <t>Suncor Energy Inc</t>
   </si>
   <si>
     <t>SU CN</t>
   </si>
   <si>
     <t>B3NB1P2</t>
   </si>
   <si>
-    <t>Vestas Wind Systems A/S</t>
-[...8 lines deleted...]
-    <t>0.14%</t>
+    <t>0.15%</t>
+  </si>
+  <si>
+    <t>Wilmar International Ltd</t>
+  </si>
+  <si>
+    <t>WLMIY</t>
   </si>
   <si>
     <t>Kubota Corp</t>
   </si>
   <si>
     <t>6326 JP</t>
   </si>
   <si>
     <t>0.13%</t>
   </si>
   <si>
+    <t>Imperial Oil Ltd</t>
+  </si>
+  <si>
+    <t>IMO CN</t>
+  </si>
+  <si>
+    <t>Teck Resources Ltd</t>
+  </si>
+  <si>
+    <t>TECK/B CN</t>
+  </si>
+  <si>
     <t>Eni SpA</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>26874R108</t>
   </si>
   <si>
-    <t>Imperial Oil Ltd</t>
-[...2 lines deleted...]
-    <t>IMO CN</t>
+    <t>CF Industries Holdings Inc</t>
+  </si>
+  <si>
+    <t>CF</t>
+  </si>
+  <si>
+    <t>0.12%</t>
   </si>
   <si>
     <t>Diamondback Energy Inc</t>
   </si>
   <si>
     <t>FANG</t>
   </si>
   <si>
     <t>25278X109</t>
   </si>
   <si>
-    <t>Wilmar International Ltd</t>
-[...5 lines deleted...]
-    <t>0.12%</t>
+    <t>Occidental Petroleum Corp</t>
+  </si>
+  <si>
+    <t>OXY</t>
   </si>
   <si>
     <t>Devon Energy Corp</t>
   </si>
   <si>
     <t>DVN</t>
   </si>
   <si>
     <t>25179M103</t>
   </si>
   <si>
-    <t>Occidental Petroleum Corp</t>
-[...16 lines deleted...]
-  <si>
     <t>Cenovus Energy Inc</t>
   </si>
   <si>
     <t>CVE CN</t>
   </si>
   <si>
     <t>B57FG04</t>
   </si>
   <si>
     <t>0.11%</t>
   </si>
   <si>
+    <t>CNH Industrial NV</t>
+  </si>
+  <si>
+    <t>CNH</t>
+  </si>
+  <si>
+    <t>N20944109</t>
+  </si>
+  <si>
+    <t>0.10%</t>
+  </si>
+  <si>
     <t>First Solar Inc</t>
   </si>
   <si>
     <t>FSLR</t>
   </si>
   <si>
-    <t>0.10%</t>
-[...8 lines deleted...]
-    <t>N20944109</t>
+    <t>First Quantum Minerals Ltd</t>
+  </si>
+  <si>
+    <t>FM CN</t>
   </si>
   <si>
     <t>0.09%</t>
   </si>
   <si>
-    <t>First Quantum Minerals Ltd</t>
-[...4 lines deleted...]
-  <si>
     <t>Lundin Mining Corp</t>
   </si>
   <si>
     <t>LUN CN</t>
   </si>
   <si>
+    <t>Jiangxi Copper Co Ltd</t>
+  </si>
+  <si>
+    <t>358 HK</t>
+  </si>
+  <si>
+    <t>Woodside Energy Group Ltd</t>
+  </si>
+  <si>
+    <t>WDS AU</t>
+  </si>
+  <si>
+    <t>BMGT167</t>
+  </si>
+  <si>
+    <t>0.08%</t>
+  </si>
+  <si>
     <t>Yara International ASA</t>
   </si>
   <si>
     <t>YAR NO</t>
   </si>
   <si>
-    <t>Woodside Energy Group Ltd</t>
-[...8 lines deleted...]
-    <t>0.08%</t>
+    <t>Ecopetrol SA</t>
+  </si>
+  <si>
+    <t>EC</t>
   </si>
   <si>
     <t>NAC Kazatomprom JSC</t>
   </si>
   <si>
     <t>KAP LI</t>
   </si>
   <si>
     <t>BGXQL36</t>
   </si>
   <si>
+    <t>0.07%</t>
+  </si>
+  <si>
+    <t>Toro Co/The</t>
+  </si>
+  <si>
+    <t>TTC</t>
+  </si>
+  <si>
+    <t>EQT Corp</t>
+  </si>
+  <si>
+    <t>EQT</t>
+  </si>
+  <si>
+    <t>26884L109</t>
+  </si>
+  <si>
+    <t>Goldwind Science &amp; Technology Co Ltd</t>
+  </si>
+  <si>
+    <t>2208 HK</t>
+  </si>
+  <si>
+    <t>B59GZJ7</t>
+  </si>
+  <si>
+    <t>Repsol SA</t>
+  </si>
+  <si>
+    <t>REP SM</t>
+  </si>
+  <si>
+    <t>Veolia Environnement SA</t>
+  </si>
+  <si>
+    <t>VIE FP</t>
+  </si>
+  <si>
     <t>Nextpower Inc</t>
   </si>
   <si>
     <t>NXT</t>
   </si>
   <si>
     <t>65290E101</t>
   </si>
   <si>
-    <t>Jiangxi Copper Co Ltd</t>
-[...31 lines deleted...]
-  <si>
     <t>Inpex Corp</t>
   </si>
   <si>
     <t>1605 JP</t>
   </si>
   <si>
     <t>B10RB15</t>
   </si>
   <si>
-    <t>Veolia Environnement SA</t>
-[...2 lines deleted...]
-    <t>VIE FP</t>
+    <t>Xylem Inc/NY</t>
+  </si>
+  <si>
+    <t>XYL</t>
+  </si>
+  <si>
+    <t>98419M100</t>
+  </si>
+  <si>
+    <t>0.06%</t>
+  </si>
+  <si>
+    <t>South32 Ltd</t>
+  </si>
+  <si>
+    <t>S32 AU</t>
+  </si>
+  <si>
+    <t>BWSW5D9</t>
   </si>
   <si>
     <t>Boliden AB</t>
   </si>
   <si>
     <t>BOL SS</t>
   </si>
   <si>
     <t>BPYTZ57</t>
   </si>
   <si>
-    <t>Toro Co/The</t>
-[...11 lines deleted...]
-    <t>REP SM</t>
+    <t>Sumitomo Metal Mining Co Ltd</t>
+  </si>
+  <si>
+    <t>5713 JP</t>
+  </si>
+  <si>
+    <t>MMG Ltd</t>
+  </si>
+  <si>
+    <t>1208 HK</t>
+  </si>
+  <si>
+    <t>American Water Works Co Inc</t>
+  </si>
+  <si>
+    <t>AWK</t>
+  </si>
+  <si>
+    <t>030420103</t>
+  </si>
+  <si>
+    <t>Mosaic Co/The</t>
+  </si>
+  <si>
+    <t>MOS</t>
+  </si>
+  <si>
+    <t>61945C103</t>
   </si>
   <si>
     <t>AGCO Corp</t>
   </si>
   <si>
     <t>AGCO</t>
   </si>
   <si>
     <t>001084102</t>
   </si>
   <si>
+    <t>Salmar ASA</t>
+  </si>
+  <si>
+    <t>SALM NO</t>
+  </si>
+  <si>
+    <t>B1W5NW2</t>
+  </si>
+  <si>
+    <t>Geberit AG</t>
+  </si>
+  <si>
+    <t>GEBN SW</t>
+  </si>
+  <si>
+    <t>B1WGG93</t>
+  </si>
+  <si>
+    <t>0.05%</t>
+  </si>
+  <si>
+    <t>OMV AG</t>
+  </si>
+  <si>
+    <t>OMV AV</t>
+  </si>
+  <si>
+    <t>Nordex SE</t>
+  </si>
+  <si>
+    <t>NDX1 GR</t>
+  </si>
+  <si>
+    <t>B06CF71</t>
+  </si>
+  <si>
     <t>Sigenergy Technology Co Ltd</t>
   </si>
   <si>
     <t>6656 HK</t>
   </si>
   <si>
     <t>BT68VS5</t>
   </si>
   <si>
-    <t>South32 Ltd</t>
-[...14 lines deleted...]
-    <t>98419M100</t>
+    <t>Ivanhoe Mines Ltd</t>
+  </si>
+  <si>
+    <t>IVN CN</t>
+  </si>
+  <si>
+    <t>BD73C40</t>
+  </si>
+  <si>
+    <t>AKER BP ASA</t>
+  </si>
+  <si>
+    <t>AKRBP NO</t>
+  </si>
+  <si>
+    <t>B1L95G3</t>
+  </si>
+  <si>
+    <t>Expand Energy Corp</t>
+  </si>
+  <si>
+    <t>EXE</t>
+  </si>
+  <si>
+    <t>Lynas Rare Earths Ltd</t>
+  </si>
+  <si>
+    <t>LYSDY</t>
   </si>
   <si>
     <t>Mitsui Kinzoku Co Ltd</t>
   </si>
   <si>
     <t>5706 JP</t>
   </si>
   <si>
-    <t>0.05%</t>
-[...38 lines deleted...]
-    <t>B06CF71</t>
+    <t>0.04%</t>
+  </si>
+  <si>
+    <t>YPF SA</t>
+  </si>
+  <si>
+    <t>YPF</t>
+  </si>
+  <si>
+    <t>Hudbay Minerals Inc</t>
+  </si>
+  <si>
+    <t>HBM CN</t>
+  </si>
+  <si>
+    <t>B05BDX1</t>
   </si>
   <si>
     <t>Halma PLC</t>
   </si>
   <si>
     <t>HLMA LN</t>
   </si>
   <si>
     <t>0405207</t>
   </si>
   <si>
-    <t>Mosaic Co/The</t>
-[...50 lines deleted...]
-    <t>YPF</t>
+    <t>CIA SANEAMENTO BASICO SPONSORED ADR</t>
+  </si>
+  <si>
+    <t>SBS</t>
+  </si>
+  <si>
+    <t>20441A102</t>
+  </si>
+  <si>
+    <t>IDEX Corp</t>
+  </si>
+  <si>
+    <t>IEX</t>
+  </si>
+  <si>
+    <t>45167R104</t>
+  </si>
+  <si>
+    <t>Aurubis AG</t>
+  </si>
+  <si>
+    <t>NDA GR</t>
+  </si>
+  <si>
+    <t>Santos Ltd</t>
+  </si>
+  <si>
+    <t>SSLZY</t>
+  </si>
+  <si>
+    <t>Galp Energia SGPS SA</t>
+  </si>
+  <si>
+    <t>GALP PL</t>
+  </si>
+  <si>
+    <t>B1FW751</t>
   </si>
   <si>
     <t>PLS Group Ltd</t>
   </si>
   <si>
     <t>PLS AU</t>
   </si>
   <si>
     <t>B2368L5</t>
   </si>
   <si>
-    <t>Expand Energy Corp</t>
-[...2 lines deleted...]
-    <t>EXE</t>
+    <t>MP Materials Corp</t>
+  </si>
+  <si>
+    <t>MP</t>
+  </si>
+  <si>
+    <t>0.03%</t>
+  </si>
+  <si>
+    <t>Capstone Copper Corp</t>
+  </si>
+  <si>
+    <t>CS CN</t>
+  </si>
+  <si>
+    <t>BMY5XY9</t>
+  </si>
+  <si>
+    <t>Permian Resources Corp</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>71424F105</t>
+  </si>
+  <si>
+    <t>Ovintiv Inc</t>
+  </si>
+  <si>
+    <t>OVV</t>
+  </si>
+  <si>
+    <t>69047Q102</t>
+  </si>
+  <si>
+    <t>Mineral Resources Ltd</t>
+  </si>
+  <si>
+    <t>MIN AU</t>
+  </si>
+  <si>
+    <t>B17ZL56</t>
   </si>
   <si>
     <t>Enphase Energy Inc</t>
   </si>
   <si>
     <t>ENPH</t>
   </si>
   <si>
     <t>29355A107</t>
   </si>
   <si>
-    <t>0.04%</t>
-[...92 lines deleted...]
-    <t>BMY5XY9</t>
+    <t>UNITED UTILITIES GROUP PLC</t>
+  </si>
+  <si>
+    <t>UU/ LN</t>
+  </si>
+  <si>
+    <t>B39J2M4</t>
+  </si>
+  <si>
+    <t>Severn Trent PLC</t>
+  </si>
+  <si>
+    <t>SVT LN</t>
+  </si>
+  <si>
+    <t>B1FH8J7</t>
   </si>
   <si>
     <t>NexGen Energy Ltd</t>
   </si>
   <si>
     <t>NXE CN</t>
   </si>
   <si>
     <t>B987K72</t>
   </si>
   <si>
+    <t>Pentair PLC</t>
+  </si>
+  <si>
+    <t>PNR</t>
+  </si>
+  <si>
+    <t>G7S00T104</t>
+  </si>
+  <si>
+    <t>Scotts Miracle-Gro Co/The</t>
+  </si>
+  <si>
+    <t>SMG</t>
+  </si>
+  <si>
     <t>Tourmaline Oil Corp</t>
   </si>
   <si>
     <t>TOU CN</t>
   </si>
   <si>
     <t>B3QJ0H8</t>
   </si>
   <si>
-    <t>Pentair PLC</t>
-[...23 lines deleted...]
-    <t>B1FH8J7</t>
+    <t>Essential Utilities Inc</t>
+  </si>
+  <si>
+    <t>WTRG</t>
+  </si>
+  <si>
+    <t>29670G102</t>
+  </si>
+  <si>
+    <t>Tate &amp; Lyle PLC</t>
+  </si>
+  <si>
+    <t>TATE LN</t>
+  </si>
+  <si>
+    <t>BP92CJ4</t>
+  </si>
+  <si>
+    <t>Advanced Drainage Systems Inc</t>
+  </si>
+  <si>
+    <t>WMS</t>
+  </si>
+  <si>
+    <t>00790R104</t>
+  </si>
+  <si>
+    <t>0.02%</t>
+  </si>
+  <si>
+    <t>Flat Glass Group Co Ltd</t>
+  </si>
+  <si>
+    <t>6865 HK</t>
+  </si>
+  <si>
+    <t>BYQ9774</t>
+  </si>
+  <si>
+    <t>Bakkafrost P/F</t>
+  </si>
+  <si>
+    <t>BAKKA NO</t>
+  </si>
+  <si>
+    <t>B6632T7</t>
+  </si>
+  <si>
+    <t>K+S AG</t>
+  </si>
+  <si>
+    <t>SDF GR</t>
+  </si>
+  <si>
+    <t>B54C017</t>
+  </si>
+  <si>
+    <t>Solv Energy Inc</t>
+  </si>
+  <si>
+    <t>MWH</t>
+  </si>
+  <si>
+    <t>78475V103</t>
+  </si>
+  <si>
+    <t>Tetra Tech Inc</t>
+  </si>
+  <si>
+    <t>TTEK</t>
+  </si>
+  <si>
+    <t>88162G103</t>
+  </si>
+  <si>
+    <t>KWS Saat SE &amp; Co KGaA</t>
+  </si>
+  <si>
+    <t>KWS GR</t>
+  </si>
+  <si>
+    <t>Zurn Elkay Water Solutions Corp</t>
+  </si>
+  <si>
+    <t>ZWS</t>
+  </si>
+  <si>
+    <t>98983L108</t>
+  </si>
+  <si>
+    <t>Bumitama Agri Ltd</t>
+  </si>
+  <si>
+    <t>BAL SP</t>
+  </si>
+  <si>
+    <t>B7WJ188</t>
+  </si>
+  <si>
+    <t>Dekon Food And Agriculture Group</t>
+  </si>
+  <si>
+    <t>2419 HK</t>
+  </si>
+  <si>
+    <t>BQ74V36</t>
+  </si>
+  <si>
+    <t>Suedzucker AG</t>
+  </si>
+  <si>
+    <t>SZU GR</t>
+  </si>
+  <si>
+    <t>Leroy Seafood Group ASA</t>
+  </si>
+  <si>
+    <t>LSG NO</t>
+  </si>
+  <si>
+    <t>Schouw &amp; Co A/S</t>
+  </si>
+  <si>
+    <t>SCHO DC</t>
+  </si>
+  <si>
+    <t>Husqvarna AB</t>
+  </si>
+  <si>
+    <t>HUSQB SS</t>
+  </si>
+  <si>
+    <t>B12PJ24</t>
+  </si>
+  <si>
+    <t>Plug Power Inc</t>
+  </si>
+  <si>
+    <t>PLUG</t>
+  </si>
+  <si>
+    <t>72919P202</t>
+  </si>
+  <si>
+    <t>FUJI OIL CO LTD /Osaka</t>
+  </si>
+  <si>
+    <t>2607 JP</t>
+  </si>
+  <si>
+    <t>China Youran Dairy Group Ltd</t>
+  </si>
+  <si>
+    <t>9858 HK</t>
+  </si>
+  <si>
+    <t>BM91MJ0</t>
+  </si>
+  <si>
+    <t>0.01%</t>
+  </si>
+  <si>
+    <t>Alamo Group Inc</t>
+  </si>
+  <si>
+    <t>ALG</t>
+  </si>
+  <si>
+    <t>011311107</t>
   </si>
   <si>
     <t>Fluence Energy Inc</t>
   </si>
   <si>
     <t>FLNC</t>
   </si>
   <si>
     <t>34379V103</t>
   </si>
   <si>
-    <t>Tate &amp; Lyle PLC</t>
-[...100 lines deleted...]
-  <si>
     <t>Sunrun Inc</t>
   </si>
   <si>
     <t>RUN</t>
   </si>
   <si>
     <t>86771W105</t>
   </si>
   <si>
-    <t>Schouw &amp; Co A/S</t>
-[...17 lines deleted...]
-    <t>LSG NO</t>
+    <t>Austevoll Seafood ASA</t>
+  </si>
+  <si>
+    <t>AUSS NO</t>
+  </si>
+  <si>
+    <t>B16MKT5</t>
+  </si>
+  <si>
+    <t>First Tractor Co Ltd</t>
+  </si>
+  <si>
+    <t>38 HK</t>
+  </si>
+  <si>
+    <t>China XLX Fertiliser Ltd</t>
+  </si>
+  <si>
+    <t>1866 HK</t>
+  </si>
+  <si>
+    <t>B4WMJZ9</t>
   </si>
   <si>
     <t>Hainan Drinda New Energy Technology Co Ltd</t>
   </si>
   <si>
     <t>2865 HK</t>
   </si>
   <si>
     <t>BV8DRB7</t>
   </si>
   <si>
-    <t>Dekon Food And Agriculture Group</t>
-[...16 lines deleted...]
-  <si>
     <t>SolarEdge Technologies Inc</t>
   </si>
   <si>
     <t>SEDG</t>
   </si>
   <si>
     <t>83417M104</t>
   </si>
   <si>
-    <t>FUJI OIL CO LTD /Osaka</t>
-[...58 lines deleted...]
-  <si>
     <t>PowerX Inc</t>
   </si>
   <si>
     <t>485A JP</t>
   </si>
   <si>
     <t>BR1WW85</t>
   </si>
   <si>
     <t>0.00%</t>
   </si>
   <si>
-    <t>NORWEGIAN KRONE</t>
-[...5 lines deleted...]
-    <t>CASHNOK</t>
+    <t>HONG KONG DOLLAR</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>CASHHKD</t>
   </si>
   <si>
     <t>LUKOIL PJSC</t>
   </si>
   <si>
     <t>LKOD LI</t>
   </si>
   <si>
     <t>BYZDW27</t>
   </si>
   <si>
     <t>GMK Norilskiy Nickel PAO</t>
   </si>
   <si>
     <t>MNOD LI</t>
   </si>
   <si>
     <t>BYSW6D0</t>
   </si>
   <si>
     <t>Novatek PJSC</t>
   </si>
   <si>
     <t>NVTK LI</t>
   </si>
@@ -1650,51 +1644,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20.281" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="50.559" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>3</v>
@@ -1718,2814 +1712,2814 @@
       <c r="N3" s="1"/>
       <c r="O3" s="1"/>
       <c r="P3" s="1"/>
       <c r="Q3" s="1"/>
       <c r="R3" s="1"/>
       <c r="S3" s="1"/>
       <c r="T3" s="1"/>
       <c r="U3" s="1"/>
       <c r="V3" s="1"/>
       <c r="W3" s="1"/>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4">
-        <v>958.0</v>
+        <v>946.0</v>
       </c>
       <c r="F4">
-        <v>104451937.5</v>
+        <v>102774031.25</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5">
-        <v>897.0</v>
+        <v>885.0</v>
       </c>
       <c r="F5">
-        <v>102117843.75</v>
+        <v>98096718.75</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>922908769</v>
       </c>
       <c r="E6">
-        <v>204522.0</v>
+        <v>198345.0</v>
       </c>
       <c r="F6">
-        <v>74542133.34</v>
+        <v>75724154.1</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7">
-        <v>69254000.0</v>
+        <v>68731000.0</v>
       </c>
       <c r="F7">
-        <v>68914419.94</v>
+        <v>68183729.41</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8" t="s">
         <v>22</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8">
-        <v>688364.0</v>
+        <v>676634.0</v>
       </c>
       <c r="F8">
-        <v>58944609.32</v>
+        <v>58156692.3</v>
       </c>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9" t="s">
         <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>27</v>
       </c>
       <c r="D9">
         <v>922042858</v>
       </c>
       <c r="E9">
-        <v>761397.0</v>
+        <v>739146.0</v>
       </c>
       <c r="F9">
-        <v>44412287.01</v>
+        <v>44696158.62</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10">
         <v>921943858</v>
       </c>
       <c r="E10">
-        <v>424297.0</v>
+        <v>412803.0</v>
       </c>
       <c r="F10">
-        <v>29641388.42</v>
+        <v>30089210.67</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>31</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>33</v>
       </c>
       <c r="E11">
-        <v>7927495.33</v>
+        <v>9237978.68</v>
       </c>
       <c r="F11">
-        <v>7927495.33</v>
+        <v>9237978.68</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12" t="s">
         <v>35</v>
       </c>
       <c r="C12" t="s">
         <v>36</v>
       </c>
       <c r="D12" t="s">
         <v>37</v>
       </c>
       <c r="E12">
-        <v>47940.0</v>
+        <v>47124.0</v>
       </c>
       <c r="F12">
-        <v>7274895.0</v>
+        <v>7211856.96</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" t="s">
         <v>38</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="D13">
         <v>244199105</v>
       </c>
       <c r="E13">
-        <v>11799.0</v>
+        <v>11601.0</v>
       </c>
       <c r="F13">
-        <v>6768614.34</v>
+        <v>7202248.83</v>
       </c>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14" t="s">
         <v>41</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>42</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>43</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
-        <v>57274.0</v>
+        <v>56302.0</v>
       </c>
       <c r="F14">
-        <v>4793833.8</v>
+        <v>5090263.82</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" t="s">
         <v>45</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D15">
         <v>166764100</v>
       </c>
       <c r="E15">
-        <v>22679.0</v>
+        <v>22295.0</v>
       </c>
       <c r="F15">
-        <v>4291773.96</v>
+        <v>4159355.2</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
+        <v>47</v>
+      </c>
+      <c r="B16" t="s">
         <v>48</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D16">
         <v>767204100</v>
       </c>
       <c r="E16">
-        <v>39156.0</v>
+        <v>38490.0</v>
       </c>
       <c r="F16">
-        <v>3952015.08</v>
+        <v>3891339.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
+        <v>50</v>
+      </c>
+      <c r="B17" t="s">
         <v>51</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
         <v>52</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>53</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17">
-        <v>17425.27</v>
+        <v>17131.27</v>
       </c>
       <c r="F17">
-        <v>2970660.03</v>
+        <v>3410150.61</v>
       </c>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" t="s">
         <v>55</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D18">
         <v>780259305</v>
       </c>
       <c r="E18">
-        <v>32121.0</v>
+        <v>31575.0</v>
       </c>
       <c r="F18">
-        <v>2783284.65</v>
+        <v>2794387.5</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B19" t="s">
         <v>58</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>59</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>60</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19">
-        <v>27839.0</v>
+        <v>33804.0</v>
       </c>
       <c r="F19">
-        <v>2467370.57</v>
+        <v>2353434.48</v>
       </c>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" t="s">
+        <v>61</v>
+      </c>
+      <c r="C20" t="s">
         <v>62</v>
       </c>
-      <c r="B20" t="s">
+      <c r="D20" t="s">
         <v>63</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20">
-        <v>287078.0</v>
+        <v>27365.0</v>
       </c>
       <c r="F20">
-        <v>2279600.73</v>
+        <v>2348737.95</v>
       </c>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
+        <v>64</v>
+      </c>
+      <c r="B21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C21" t="s">
         <v>66</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21" t="s">
         <v>67</v>
       </c>
-      <c r="C21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21">
-        <v>34386.0</v>
+        <v>28029.0</v>
       </c>
       <c r="F21">
-        <v>2197609.26</v>
+        <v>2153468.07</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
+        <v>64</v>
+      </c>
+      <c r="B22" t="s">
+        <v>68</v>
+      </c>
+      <c r="C22" t="s">
+        <v>69</v>
+      </c>
+      <c r="D22" t="s">
         <v>70</v>
       </c>
-      <c r="B22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22">
-        <v>28515.0</v>
+        <v>282188.0</v>
       </c>
       <c r="F22">
-        <v>2163147.9</v>
+        <v>2120111.63</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" t="s">
+        <v>73</v>
+      </c>
+      <c r="D23" t="s">
         <v>74</v>
       </c>
-      <c r="B23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E23">
-        <v>12743.0</v>
+        <v>12527.0</v>
       </c>
       <c r="F23">
-        <v>1515015.27</v>
+        <v>1473300.47</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B24" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="C24" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="D24" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="E24">
-        <v>33793.0</v>
+        <v>96826.0</v>
       </c>
       <c r="F24">
-        <v>1477429.96</v>
+        <v>1424310.46</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="B25" t="s">
+        <v>79</v>
+      </c>
+      <c r="C25" t="s">
+        <v>80</v>
+      </c>
+      <c r="D25" t="s">
         <v>81</v>
       </c>
-      <c r="C25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25">
-        <v>98500.0</v>
+        <v>26077.0</v>
       </c>
       <c r="F25">
-        <v>1476515.0</v>
+        <v>1414701.08</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
+        <v>78</v>
+      </c>
+      <c r="B26" t="s">
+        <v>82</v>
+      </c>
+      <c r="C26" t="s">
+        <v>83</v>
+      </c>
+      <c r="D26" t="s">
         <v>84</v>
       </c>
-      <c r="B26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E26">
-        <v>20390.0</v>
+        <v>33217.0</v>
       </c>
       <c r="F26">
-        <v>1375080.01</v>
+        <v>1382823.71</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B27" t="s">
+        <v>86</v>
+      </c>
+      <c r="C27" t="s">
+        <v>87</v>
+      </c>
+      <c r="D27" t="s">
         <v>88</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27">
-        <v>26527.0</v>
+        <v>543330.0</v>
       </c>
       <c r="F27">
-        <v>1371604.09</v>
+        <v>1322703.76</v>
       </c>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
+        <v>89</v>
+      </c>
+      <c r="B28" t="s">
+        <v>90</v>
+      </c>
+      <c r="C28" t="s">
         <v>91</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
         <v>92</v>
       </c>
-      <c r="C28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28">
-        <v>23666.0</v>
+        <v>20048.0</v>
       </c>
       <c r="F28">
-        <v>1257146.71</v>
+        <v>1292533.42</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B29" t="s">
+        <v>93</v>
+      </c>
+      <c r="C29" t="s">
+        <v>94</v>
+      </c>
+      <c r="D29" t="s">
         <v>95</v>
       </c>
-      <c r="C29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29">
-        <v>32736.0</v>
+        <v>32178.0</v>
       </c>
       <c r="F29">
-        <v>1230873.6</v>
+        <v>1252367.76</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
+        <v>89</v>
+      </c>
+      <c r="B30" t="s">
+        <v>96</v>
+      </c>
+      <c r="C30" t="s">
+        <v>97</v>
+      </c>
+      <c r="D30" t="s">
         <v>98</v>
       </c>
-      <c r="B30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E30">
-        <v>26311.0</v>
+        <v>23264.0</v>
       </c>
       <c r="F30">
-        <v>1220291.4</v>
+        <v>1249227.57</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B31" t="s">
+        <v>100</v>
+      </c>
+      <c r="C31" t="s">
         <v>101</v>
       </c>
-      <c r="C31" t="s">
-[...3 lines deleted...]
-        <v>103</v>
+      <c r="D31">
+        <v>2171573</v>
       </c>
       <c r="E31">
-        <v>552750.0</v>
+        <v>25867.0</v>
       </c>
       <c r="F31">
-        <v>1194853.0</v>
+        <v>1177164.17</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
+        <v>102</v>
+      </c>
+      <c r="B32" t="s">
+        <v>103</v>
+      </c>
+      <c r="C32" t="s">
         <v>104</v>
       </c>
-      <c r="B32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D32">
-        <v>2166160</v>
+        <v>278865100</v>
       </c>
       <c r="E32">
-        <v>10913.0</v>
+        <v>3774.0</v>
       </c>
       <c r="F32">
-        <v>1149968.68</v>
+        <v>1076231.58</v>
       </c>
     </row>
     <row r="33" spans="1:23">
       <c r="A33" t="s">
+        <v>105</v>
+      </c>
+      <c r="B33" t="s">
+        <v>106</v>
+      </c>
+      <c r="C33" t="s">
         <v>107</v>
       </c>
-      <c r="B33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D33">
-        <v>6086253</v>
+        <v>2166160</v>
       </c>
       <c r="E33">
-        <v>73400.0</v>
+        <v>10727.0</v>
       </c>
       <c r="F33">
-        <v>1063647.98</v>
+        <v>1045271.81</v>
       </c>
     </row>
     <row r="34" spans="1:23">
       <c r="A34" t="s">
+        <v>108</v>
+      </c>
+      <c r="B34" t="s">
+        <v>109</v>
+      </c>
+      <c r="C34" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="D34">
         <v>833635105</v>
       </c>
       <c r="E34">
-        <v>13646.0</v>
+        <v>13418.0</v>
       </c>
       <c r="F34">
-        <v>992882.96</v>
+        <v>965425.1</v>
       </c>
     </row>
     <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B35" t="s">
+        <v>111</v>
+      </c>
+      <c r="C35" t="s">
+        <v>112</v>
+      </c>
+      <c r="D35" t="s">
         <v>113</v>
       </c>
-      <c r="C35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35">
-        <v>3834.0</v>
+        <v>34713.0</v>
       </c>
       <c r="F35">
-        <v>986909.94</v>
+        <v>955174.81</v>
       </c>
     </row>
     <row r="36" spans="1:23">
       <c r="A36" t="s">
+        <v>114</v>
+      </c>
+      <c r="B36" t="s">
         <v>115</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>116</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>117</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36">
-        <v>6986.0</v>
+        <v>6872.0</v>
       </c>
       <c r="F36">
-        <v>979087.9</v>
+        <v>925933.28</v>
       </c>
     </row>
     <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B37" t="s">
+        <v>118</v>
+      </c>
+      <c r="C37" t="s">
         <v>119</v>
       </c>
-      <c r="C37" t="s">
-[...3 lines deleted...]
-        <v>121</v>
+      <c r="D37">
+        <v>6086253</v>
       </c>
       <c r="E37">
-        <v>15477.0</v>
+        <v>72152.0</v>
       </c>
       <c r="F37">
-        <v>978365.32</v>
+        <v>917991.6</v>
       </c>
     </row>
     <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B38" t="s">
+        <v>120</v>
+      </c>
+      <c r="C38" t="s">
+        <v>121</v>
+      </c>
+      <c r="D38" t="s">
         <v>122</v>
       </c>
-      <c r="C38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38">
-        <v>35313.0</v>
+        <v>15219.0</v>
       </c>
       <c r="F38">
-        <v>953248.41</v>
+        <v>915050.22</v>
       </c>
     </row>
     <row r="39" spans="1:23">
       <c r="A39" t="s">
+        <v>123</v>
+      </c>
+      <c r="B39" t="s">
+        <v>124</v>
+      </c>
+      <c r="C39" t="s">
         <v>125</v>
       </c>
-      <c r="B39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D39">
-        <v>6497509</v>
+        <v>971433107</v>
       </c>
       <c r="E39">
-        <v>49237.0</v>
+        <v>28596.0</v>
       </c>
       <c r="F39">
-        <v>846888.09</v>
+        <v>878469.12</v>
       </c>
     </row>
     <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B40" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="C40" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>127</v>
+      </c>
+      <c r="D40">
+        <v>6497509</v>
       </c>
       <c r="E40">
-        <v>14527.0</v>
+        <v>48403.0</v>
       </c>
       <c r="F40">
-        <v>789106.64</v>
+        <v>845868.74</v>
       </c>
     </row>
     <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>128</v>
       </c>
       <c r="B41" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C41" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="D41">
         <v>2454241</v>
       </c>
       <c r="E41">
-        <v>6356.0</v>
+        <v>6248.0</v>
       </c>
       <c r="F41">
-        <v>780235.87</v>
+        <v>780680.71</v>
       </c>
     </row>
     <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>128</v>
       </c>
       <c r="B42" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="C42" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>132</v>
+      </c>
+      <c r="D42">
+        <v>2879327</v>
       </c>
       <c r="E42">
-        <v>3828.0</v>
+        <v>11576.0</v>
       </c>
       <c r="F42">
-        <v>758690.46</v>
+        <v>770072.8</v>
       </c>
     </row>
     <row r="43" spans="1:23">
       <c r="A43" t="s">
         <v>128</v>
       </c>
       <c r="B43" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="C43" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>971433107</v>
+        <v>134</v>
+      </c>
+      <c r="D43" t="s">
+        <v>135</v>
       </c>
       <c r="E43">
-        <v>29088.0</v>
+        <v>14281.0</v>
       </c>
       <c r="F43">
-        <v>755706.24</v>
+        <v>765604.41</v>
       </c>
     </row>
     <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="B44" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C44" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>142</v>
+        <v>137</v>
+      </c>
+      <c r="D44">
+        <v>125269100</v>
       </c>
       <c r="E44">
-        <v>16466.0</v>
+        <v>6533.0</v>
       </c>
       <c r="F44">
-        <v>742287.28</v>
+        <v>747048.55</v>
       </c>
     </row>
     <row r="45" spans="1:23">
       <c r="A45" t="s">
+        <v>138</v>
+      </c>
+      <c r="B45" t="s">
         <v>139</v>
       </c>
-      <c r="B45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C45" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>674599105</v>
+        <v>140</v>
+      </c>
+      <c r="D45" t="s">
+        <v>141</v>
       </c>
       <c r="E45">
-        <v>12799.0</v>
+        <v>3768.0</v>
       </c>
       <c r="F45">
-        <v>735686.52</v>
+        <v>708534.72</v>
       </c>
     </row>
     <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B46" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C46" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="D46">
-        <v>2879327</v>
+        <v>674599105</v>
       </c>
       <c r="E46">
-        <v>11774.0</v>
+        <v>12583.0</v>
       </c>
       <c r="F46">
-        <v>731530.95</v>
+        <v>703515.53</v>
       </c>
     </row>
     <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B47" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C47" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>125269100</v>
+        <v>145</v>
+      </c>
+      <c r="D47" t="s">
+        <v>146</v>
       </c>
       <c r="E47">
-        <v>6641.0</v>
+        <v>16190.0</v>
       </c>
       <c r="F47">
-        <v>726857.45</v>
+        <v>695846.2</v>
       </c>
     </row>
     <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="B48" t="s">
+        <v>147</v>
+      </c>
+      <c r="C48" t="s">
+        <v>148</v>
+      </c>
+      <c r="D48" t="s">
         <v>149</v>
       </c>
-      <c r="C48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E48">
-        <v>24725.0</v>
+        <v>24305.0</v>
       </c>
       <c r="F48">
-        <v>710811.61</v>
+        <v>686484.42</v>
       </c>
     </row>
     <row r="49" spans="1:23">
       <c r="A49" t="s">
+        <v>150</v>
+      </c>
+      <c r="B49" t="s">
+        <v>151</v>
+      </c>
+      <c r="C49" t="s">
         <v>152</v>
       </c>
-      <c r="B49" t="s">
+      <c r="D49" t="s">
         <v>153</v>
       </c>
-      <c r="C49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E49">
-        <v>2471.0</v>
+        <v>55758.0</v>
       </c>
       <c r="F49">
-        <v>680488.69</v>
+        <v>608319.78</v>
       </c>
     </row>
     <row r="50" spans="1:23">
       <c r="A50" t="s">
+        <v>154</v>
+      </c>
+      <c r="B50" t="s">
         <v>155</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C50" t="s">
         <v>156</v>
       </c>
-      <c r="C50" t="s">
-[...3 lines deleted...]
-        <v>158</v>
+      <c r="D50">
+        <v>336433107</v>
       </c>
       <c r="E50">
-        <v>56724.0</v>
+        <v>2429.0</v>
       </c>
       <c r="F50">
-        <v>605812.32</v>
+        <v>607371.45</v>
       </c>
     </row>
     <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="B51" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C51" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="D51">
         <v>2347608</v>
       </c>
       <c r="E51">
-        <v>19385.0</v>
+        <v>19055.0</v>
       </c>
       <c r="F51">
-        <v>562994.41</v>
+        <v>596831.16</v>
       </c>
     </row>
     <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>159</v>
       </c>
       <c r="B52" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C52" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D52">
         <v>2866857</v>
       </c>
       <c r="E52">
-        <v>20330.0</v>
+        <v>19988.0</v>
       </c>
       <c r="F52">
-        <v>555004.7</v>
+        <v>539894.62</v>
       </c>
     </row>
     <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>159</v>
       </c>
       <c r="B53" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="C53" t="s">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="D53">
-        <v>7751259</v>
+        <v>6000305</v>
       </c>
       <c r="E53">
-        <v>10832.0</v>
+        <v>105341.0</v>
       </c>
       <c r="F53">
-        <v>531582.72</v>
+        <v>534643.42</v>
       </c>
     </row>
     <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>159</v>
       </c>
       <c r="B54" t="s">
+        <v>164</v>
+      </c>
+      <c r="C54" t="s">
+        <v>165</v>
+      </c>
+      <c r="D54" t="s">
         <v>166</v>
       </c>
-      <c r="C54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E54">
-        <v>23444.0</v>
+        <v>23048.0</v>
       </c>
       <c r="F54">
-        <v>511497.63</v>
+        <v>518784.63</v>
       </c>
     </row>
     <row r="55" spans="1:23">
       <c r="A55" t="s">
+        <v>167</v>
+      </c>
+      <c r="B55" t="s">
+        <v>168</v>
+      </c>
+      <c r="C55" t="s">
         <v>169</v>
       </c>
-      <c r="B55" t="s">
-[...6 lines deleted...]
-        <v>172</v>
+      <c r="D55">
+        <v>7751259</v>
       </c>
       <c r="E55">
-        <v>6629.0</v>
+        <v>10652.0</v>
       </c>
       <c r="F55">
-        <v>477288.0</v>
+        <v>466682.01</v>
       </c>
     </row>
     <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B56" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C56" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>171</v>
+      </c>
+      <c r="D56">
+        <v>279158109</v>
       </c>
       <c r="E56">
-        <v>3795.0</v>
+        <v>27353.0</v>
       </c>
       <c r="F56">
-        <v>476841.75</v>
+        <v>458983.34</v>
       </c>
     </row>
     <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B57" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="C57" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>6000305</v>
+        <v>173</v>
+      </c>
+      <c r="D57" t="s">
+        <v>174</v>
       </c>
       <c r="E57">
-        <v>107165.0</v>
+        <v>6521.0</v>
       </c>
       <c r="F57">
-        <v>458657.34</v>
+        <v>449949.0</v>
       </c>
     </row>
     <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B58" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C58" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="D58">
-        <v>279158109</v>
+        <v>891092108</v>
       </c>
       <c r="E58">
-        <v>27827.0</v>
+        <v>4241.0</v>
       </c>
       <c r="F58">
-        <v>427144.45</v>
+        <v>422573.24</v>
       </c>
     </row>
     <row r="59" spans="1:23">
       <c r="A59" t="s">
+        <v>175</v>
+      </c>
+      <c r="B59" t="s">
         <v>178</v>
       </c>
-      <c r="B59" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C59" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="D59" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="E59">
-        <v>7885.0</v>
+        <v>7753.0</v>
       </c>
       <c r="F59">
-        <v>417747.3</v>
+        <v>400752.57</v>
       </c>
     </row>
     <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B60" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="C60" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="D60" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E60">
-        <v>274089.0</v>
+        <v>269421.0</v>
       </c>
       <c r="F60">
-        <v>408863.59</v>
+        <v>396623.97</v>
       </c>
     </row>
     <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B61" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C61" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>185</v>
+      </c>
+      <c r="D61">
+        <v>5669354</v>
       </c>
       <c r="E61">
-        <v>17538.0</v>
+        <v>13577.0</v>
       </c>
       <c r="F61">
-        <v>398887.2</v>
+        <v>396546.16</v>
       </c>
     </row>
     <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B62" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="C62" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="D62">
         <v>4031879</v>
       </c>
       <c r="E62">
-        <v>9877.0</v>
+        <v>9709.0</v>
       </c>
       <c r="F62">
-        <v>395239.6</v>
+        <v>394735.9</v>
       </c>
     </row>
     <row r="63" spans="1:23">
       <c r="A63" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B63" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="C63" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="D63" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="E63">
-        <v>6844.0</v>
+        <v>3735.0</v>
       </c>
       <c r="F63">
-        <v>391552.89</v>
+        <v>385676.1</v>
       </c>
     </row>
     <row r="64" spans="1:23">
       <c r="A64" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B64" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="C64" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>891092108</v>
+        <v>192</v>
+      </c>
+      <c r="D64" t="s">
+        <v>193</v>
       </c>
       <c r="E64">
-        <v>4313.0</v>
+        <v>17244.0</v>
       </c>
       <c r="F64">
-        <v>387911.22</v>
+        <v>382035.37</v>
       </c>
     </row>
     <row r="65" spans="1:23">
       <c r="A65" t="s">
-        <v>197</v>
+        <v>175</v>
       </c>
       <c r="B65" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C65" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>5669354</v>
+        <v>195</v>
+      </c>
+      <c r="D65" t="s">
+        <v>196</v>
       </c>
       <c r="E65">
-        <v>13811.0</v>
+        <v>3151.0</v>
       </c>
       <c r="F65">
-        <v>367432.54</v>
+        <v>379128.32</v>
       </c>
     </row>
     <row r="66" spans="1:23">
       <c r="A66" t="s">
         <v>197</v>
       </c>
       <c r="B66" t="s">
+        <v>198</v>
+      </c>
+      <c r="C66" t="s">
+        <v>199</v>
+      </c>
+      <c r="D66" t="s">
         <v>200</v>
       </c>
-      <c r="C66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E66">
-        <v>3177.0</v>
+        <v>105893.0</v>
       </c>
       <c r="F66">
-        <v>367388.28</v>
+        <v>370838.21</v>
       </c>
     </row>
     <row r="67" spans="1:23">
       <c r="A67" t="s">
         <v>197</v>
       </c>
       <c r="B67" t="s">
+        <v>201</v>
+      </c>
+      <c r="C67" t="s">
+        <v>202</v>
+      </c>
+      <c r="D67" t="s">
         <v>203</v>
       </c>
-      <c r="C67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E67">
-        <v>7248.0</v>
+        <v>6730.0</v>
       </c>
       <c r="F67">
-        <v>362742.21</v>
+        <v>369533.64</v>
       </c>
     </row>
     <row r="68" spans="1:23">
       <c r="A68" t="s">
         <v>197</v>
       </c>
       <c r="B68" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="C68" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>205</v>
+      </c>
+      <c r="D68">
+        <v>6858849</v>
       </c>
       <c r="E68">
-        <v>107729.0</v>
+        <v>6390.0</v>
       </c>
       <c r="F68">
-        <v>352067.98</v>
+        <v>364096.69</v>
       </c>
     </row>
     <row r="69" spans="1:23">
       <c r="A69" t="s">
         <v>197</v>
       </c>
       <c r="B69" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="C69" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>207</v>
+      </c>
+      <c r="D69">
+        <v>6728793</v>
       </c>
       <c r="E69">
-        <v>3205.0</v>
+        <v>296644.0</v>
       </c>
       <c r="F69">
-        <v>351011.6</v>
+        <v>350872.3</v>
       </c>
     </row>
     <row r="70" spans="1:23">
       <c r="A70" t="s">
         <v>197</v>
       </c>
       <c r="B70" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="C70" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>6597346</v>
+        <v>209</v>
+      </c>
+      <c r="D70" t="s">
+        <v>210</v>
       </c>
       <c r="E70">
-        <v>1306.0</v>
+        <v>2578.0</v>
       </c>
       <c r="F70">
-        <v>337340.16</v>
+        <v>348829.18</v>
       </c>
     </row>
     <row r="71" spans="1:23">
       <c r="A71" t="s">
-        <v>214</v>
+        <v>197</v>
       </c>
       <c r="B71" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="C71" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>6858849</v>
+        <v>212</v>
+      </c>
+      <c r="D71" t="s">
+        <v>213</v>
       </c>
       <c r="E71">
-        <v>6498.0</v>
+        <v>14100.0</v>
       </c>
       <c r="F71">
-        <v>324565.12</v>
+        <v>325146.0</v>
       </c>
     </row>
     <row r="72" spans="1:23">
       <c r="A72" t="s">
+        <v>197</v>
+      </c>
+      <c r="B72" t="s">
         <v>214</v>
       </c>
-      <c r="B72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="D72" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="E72">
-        <v>5910.0</v>
+        <v>3123.0</v>
       </c>
       <c r="F72">
-        <v>322087.02</v>
+        <v>321138.09</v>
       </c>
     </row>
     <row r="73" spans="1:23">
       <c r="A73" t="s">
-        <v>214</v>
+        <v>197</v>
       </c>
       <c r="B73" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="C73" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>6728793</v>
+        <v>218</v>
+      </c>
+      <c r="D73" t="s">
+        <v>219</v>
       </c>
       <c r="E73">
-        <v>301786.0</v>
+        <v>5814.0</v>
       </c>
       <c r="F73">
-        <v>321171.84</v>
+        <v>320390.43</v>
       </c>
     </row>
     <row r="74" spans="1:23">
       <c r="A74" t="s">
-        <v>214</v>
+        <v>197</v>
       </c>
       <c r="B74" t="s">
+        <v>220</v>
+      </c>
+      <c r="C74" t="s">
+        <v>221</v>
+      </c>
+      <c r="D74" t="s">
         <v>222</v>
       </c>
-      <c r="C74" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E74">
-        <v>2620.0</v>
+        <v>461.0</v>
       </c>
       <c r="F74">
-        <v>320923.8</v>
+        <v>320165.03</v>
       </c>
     </row>
     <row r="75" spans="1:23">
       <c r="A75" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="B75" t="s">
+        <v>224</v>
+      </c>
+      <c r="C75" t="s">
         <v>225</v>
       </c>
-      <c r="C75" t="s">
-[...3 lines deleted...]
-        <v>227</v>
+      <c r="D75">
+        <v>4651459</v>
       </c>
       <c r="E75">
-        <v>6779.0</v>
+        <v>4137.0</v>
       </c>
       <c r="F75">
-        <v>317980.79</v>
+        <v>300163.6</v>
       </c>
     </row>
     <row r="76" spans="1:23">
       <c r="A76" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="B76" t="s">
+        <v>226</v>
+      </c>
+      <c r="C76" t="s">
+        <v>227</v>
+      </c>
+      <c r="D76" t="s">
         <v>228</v>
       </c>
-      <c r="C76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E76">
-        <v>4995.0</v>
+        <v>6665.0</v>
       </c>
       <c r="F76">
-        <v>314724.39</v>
+        <v>299083.35</v>
       </c>
     </row>
     <row r="77" spans="1:23">
       <c r="A77" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="B77" t="s">
+        <v>229</v>
+      </c>
+      <c r="C77" t="s">
+        <v>230</v>
+      </c>
+      <c r="D77" t="s">
         <v>231</v>
       </c>
-      <c r="C77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E77">
-        <v>14340.0</v>
+        <v>7128.0</v>
       </c>
       <c r="F77">
-        <v>306589.2</v>
+        <v>287454.89</v>
       </c>
     </row>
     <row r="78" spans="1:23">
       <c r="A78" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="B78" t="s">
+        <v>232</v>
+      </c>
+      <c r="C78" t="s">
+        <v>233</v>
+      </c>
+      <c r="D78" t="s">
         <v>234</v>
       </c>
-      <c r="C78" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E78">
-        <v>8171.0</v>
+        <v>33864.0</v>
       </c>
       <c r="F78">
-        <v>300356.46</v>
+        <v>280044.41</v>
       </c>
     </row>
     <row r="79" spans="1:23">
       <c r="A79" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="B79" t="s">
+        <v>235</v>
+      </c>
+      <c r="C79" t="s">
+        <v>236</v>
+      </c>
+      <c r="D79" t="s">
         <v>237</v>
       </c>
-      <c r="C79" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E79">
-        <v>467.0</v>
+        <v>8033.0</v>
       </c>
       <c r="F79">
-        <v>295570.36</v>
+        <v>279132.96</v>
       </c>
     </row>
     <row r="80" spans="1:23">
       <c r="A80" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="B80" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="C80" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D80">
-        <v>551073307</v>
+        <v>165167735</v>
       </c>
       <c r="E80">
-        <v>23611.0</v>
+        <v>2953.0</v>
       </c>
       <c r="F80">
-        <v>289706.97</v>
+        <v>274156.52</v>
       </c>
     </row>
     <row r="81" spans="1:23">
       <c r="A81" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="B81" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="C81" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="D81">
-        <v>4651459</v>
+        <v>551073307</v>
       </c>
       <c r="E81">
-        <v>4203.0</v>
+        <v>23209.0</v>
       </c>
       <c r="F81">
-        <v>286215.37</v>
+        <v>268760.22</v>
       </c>
     </row>
     <row r="82" spans="1:23">
       <c r="A82" t="s">
-        <v>214</v>
+        <v>223</v>
       </c>
       <c r="B82" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="C82" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>246</v>
+        <v>243</v>
+      </c>
+      <c r="D82">
+        <v>6597346</v>
       </c>
       <c r="E82">
-        <v>34446.0</v>
+        <v>1288.0</v>
       </c>
       <c r="F82">
-        <v>283889.5</v>
+        <v>262762.28</v>
       </c>
     </row>
     <row r="83" spans="1:23">
       <c r="A83" t="s">
-        <v>214</v>
+        <v>244</v>
       </c>
       <c r="B83" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="C83" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="D83">
         <v>984245100</v>
       </c>
       <c r="E83">
-        <v>5228.0</v>
+        <v>5144.0</v>
       </c>
       <c r="F83">
-        <v>279907.12</v>
+        <v>252879.04</v>
       </c>
     </row>
     <row r="84" spans="1:23">
       <c r="A84" t="s">
-        <v>214</v>
+        <v>244</v>
       </c>
       <c r="B84" t="s">
+        <v>247</v>
+      </c>
+      <c r="C84" t="s">
+        <v>248</v>
+      </c>
+      <c r="D84" t="s">
         <v>249</v>
       </c>
-      <c r="C84" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E84">
-        <v>66698.0</v>
+        <v>9144.0</v>
       </c>
       <c r="F84">
-        <v>278235.92</v>
+        <v>252037.96</v>
       </c>
     </row>
     <row r="85" spans="1:23">
       <c r="A85" t="s">
-        <v>214</v>
+        <v>244</v>
       </c>
       <c r="B85" t="s">
+        <v>250</v>
+      </c>
+      <c r="C85" t="s">
+        <v>251</v>
+      </c>
+      <c r="D85" t="s">
         <v>252</v>
       </c>
-      <c r="C85" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E85">
-        <v>3001.0</v>
+        <v>4911.0</v>
       </c>
       <c r="F85">
-        <v>271350.42</v>
+        <v>251455.49</v>
       </c>
     </row>
     <row r="86" spans="1:23">
       <c r="A86" t="s">
-        <v>214</v>
+        <v>244</v>
       </c>
       <c r="B86" t="s">
+        <v>253</v>
+      </c>
+      <c r="C86" t="s">
         <v>254</v>
       </c>
-      <c r="C86" t="s">
+      <c r="D86" t="s">
         <v>255</v>
       </c>
-      <c r="D86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86">
-        <v>4732.0</v>
+        <v>45923.0</v>
       </c>
       <c r="F86">
-        <v>269156.16</v>
+        <v>243851.13</v>
       </c>
     </row>
     <row r="87" spans="1:23">
       <c r="A87" t="s">
+        <v>244</v>
+      </c>
+      <c r="B87" t="s">
+        <v>256</v>
+      </c>
+      <c r="C87" t="s">
         <v>257</v>
       </c>
-      <c r="B87" t="s">
+      <c r="D87" t="s">
         <v>258</v>
       </c>
-      <c r="C87" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E87">
-        <v>1130.0</v>
+        <v>988.0</v>
       </c>
       <c r="F87">
-        <v>265283.93</v>
+        <v>231646.48</v>
       </c>
     </row>
     <row r="88" spans="1:23">
       <c r="A88" t="s">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="B88" t="s">
+        <v>259</v>
+      </c>
+      <c r="C88" t="s">
         <v>260</v>
       </c>
-      <c r="C88" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="D88">
+        <v>5485527</v>
       </c>
       <c r="E88">
-        <v>46715.0</v>
+        <v>1112.0</v>
       </c>
       <c r="F88">
-        <v>248523.8</v>
+        <v>223160.57</v>
       </c>
     </row>
     <row r="89" spans="1:23">
       <c r="A89" t="s">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="B89" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="C89" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>262</v>
+      </c>
+      <c r="D89">
+        <v>803021807</v>
       </c>
       <c r="E89">
-        <v>9300.0</v>
+        <v>41260.0</v>
       </c>
       <c r="F89">
-        <v>242557.8</v>
+        <v>221978.8</v>
       </c>
     </row>
     <row r="90" spans="1:23">
       <c r="A90" t="s">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="B90" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="C90" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>553368101</v>
+        <v>264</v>
+      </c>
+      <c r="D90" t="s">
+        <v>265</v>
       </c>
       <c r="E90">
-        <v>4091.0</v>
+        <v>9634.0</v>
       </c>
       <c r="F90">
-        <v>235559.78</v>
+        <v>220664.61</v>
       </c>
     </row>
     <row r="91" spans="1:23">
       <c r="A91" t="s">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="B91" t="s">
+        <v>266</v>
+      </c>
+      <c r="C91" t="s">
+        <v>267</v>
+      </c>
+      <c r="D91" t="s">
         <v>268</v>
       </c>
-      <c r="C91" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E91">
-        <v>41974.0</v>
+        <v>65564.0</v>
       </c>
       <c r="F91">
-        <v>232116.22</v>
+        <v>212014.94</v>
       </c>
     </row>
     <row r="92" spans="1:23">
       <c r="A92" t="s">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="B92" t="s">
+        <v>269</v>
+      </c>
+      <c r="C92" t="s">
         <v>270</v>
       </c>
-      <c r="C92" t="s">
-[...3 lines deleted...]
-        <v>272</v>
+      <c r="D92">
+        <v>553368101</v>
       </c>
       <c r="E92">
-        <v>9796.0</v>
+        <v>4025.0</v>
       </c>
       <c r="F92">
-        <v>220025.58</v>
+        <v>205717.75</v>
       </c>
     </row>
     <row r="93" spans="1:23">
       <c r="A93" t="s">
-        <v>257</v>
+        <v>271</v>
       </c>
       <c r="B93" t="s">
+        <v>272</v>
+      </c>
+      <c r="C93" t="s">
         <v>273</v>
       </c>
-      <c r="C93" t="s">
+      <c r="D93" t="s">
         <v>274</v>
       </c>
-      <c r="D93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93">
-        <v>1000.0</v>
+        <v>17993.0</v>
       </c>
       <c r="F93">
-        <v>218590.0</v>
+        <v>199126.4</v>
       </c>
     </row>
     <row r="94" spans="1:23">
       <c r="A94" t="s">
+        <v>271</v>
+      </c>
+      <c r="B94" t="s">
+        <v>275</v>
+      </c>
+      <c r="C94" t="s">
         <v>276</v>
       </c>
-      <c r="B94" t="s">
+      <c r="D94" t="s">
         <v>277</v>
       </c>
-      <c r="C94" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E94">
-        <v>4374.0</v>
+        <v>9728.0</v>
       </c>
       <c r="F94">
-        <v>208615.04</v>
+        <v>196019.2</v>
       </c>
     </row>
     <row r="95" spans="1:23">
       <c r="A95" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B95" t="s">
+        <v>278</v>
+      </c>
+      <c r="C95" t="s">
+        <v>279</v>
+      </c>
+      <c r="D95" t="s">
         <v>280</v>
       </c>
-      <c r="C95" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E95">
-        <v>3348.0</v>
+        <v>3294.0</v>
       </c>
       <c r="F95">
-        <v>193882.68</v>
+        <v>195531.84</v>
       </c>
     </row>
     <row r="96" spans="1:23">
       <c r="A96" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B96" t="s">
+        <v>281</v>
+      </c>
+      <c r="C96" t="s">
+        <v>282</v>
+      </c>
+      <c r="D96" t="s">
         <v>283</v>
       </c>
-      <c r="C96" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E96">
-        <v>9896.0</v>
+        <v>4302.0</v>
       </c>
       <c r="F96">
-        <v>193862.64</v>
+        <v>194911.74</v>
       </c>
     </row>
     <row r="97" spans="1:23">
       <c r="A97" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B97" t="s">
+        <v>284</v>
+      </c>
+      <c r="C97" t="s">
+        <v>285</v>
+      </c>
+      <c r="D97" t="s">
         <v>286</v>
       </c>
-      <c r="C97" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E97">
-        <v>18305.0</v>
+        <v>4654.0</v>
       </c>
       <c r="F97">
-        <v>176465.37</v>
+        <v>194862.98</v>
       </c>
     </row>
     <row r="98" spans="1:23">
       <c r="A98" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B98" t="s">
+        <v>287</v>
+      </c>
+      <c r="C98" t="s">
+        <v>288</v>
+      </c>
+      <c r="D98" t="s">
         <v>289</v>
       </c>
-      <c r="C98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E98">
-        <v>15985.0</v>
+        <v>8939.0</v>
       </c>
       <c r="F98">
-        <v>166253.63</v>
+        <v>173144.37</v>
       </c>
     </row>
     <row r="99" spans="1:23">
       <c r="A99" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B99" t="s">
+        <v>290</v>
+      </c>
+      <c r="C99" t="s">
+        <v>291</v>
+      </c>
+      <c r="D99" t="s">
         <v>292</v>
       </c>
-      <c r="C99" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E99">
-        <v>3589.0</v>
+        <v>3948.0</v>
       </c>
       <c r="F99">
-        <v>165246.14</v>
+        <v>167320.18</v>
       </c>
     </row>
     <row r="100" spans="1:23">
       <c r="A100" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B100" t="s">
+        <v>293</v>
+      </c>
+      <c r="C100" t="s">
+        <v>294</v>
+      </c>
+      <c r="D100" t="s">
         <v>295</v>
       </c>
-      <c r="C100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E100">
-        <v>2261.0</v>
+        <v>15715.0</v>
       </c>
       <c r="F100">
-        <v>164419.92</v>
+        <v>163659.17</v>
       </c>
     </row>
     <row r="101" spans="1:23">
       <c r="A101" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B101" t="s">
+        <v>296</v>
+      </c>
+      <c r="C101" t="s">
+        <v>297</v>
+      </c>
+      <c r="D101" t="s">
         <v>298</v>
       </c>
-      <c r="C101" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E101">
-        <v>9089.0</v>
+        <v>2225.0</v>
       </c>
       <c r="F101">
-        <v>158632.72</v>
+        <v>153280.25</v>
       </c>
     </row>
     <row r="102" spans="1:23">
       <c r="A102" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B102" t="s">
-        <v>301</v>
+        <v>299</v>
       </c>
       <c r="C102" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>300</v>
+      </c>
+      <c r="D102">
+        <v>810186106</v>
       </c>
       <c r="E102">
-        <v>4014.0</v>
+        <v>2435.0</v>
       </c>
       <c r="F102">
-        <v>156504.38</v>
+        <v>153185.85</v>
       </c>
     </row>
     <row r="103" spans="1:23">
       <c r="A103" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B103" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="C103" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="D103" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="E103">
-        <v>6418.0</v>
+        <v>3529.0</v>
       </c>
       <c r="F103">
-        <v>154481.26</v>
+        <v>149715.15</v>
       </c>
     </row>
     <row r="104" spans="1:23">
       <c r="A104" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B104" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="C104" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="D104" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E104">
-        <v>20301.0</v>
+        <v>3734.0</v>
       </c>
       <c r="F104">
-        <v>152779.63</v>
+        <v>149509.36</v>
       </c>
     </row>
     <row r="105" spans="1:23">
       <c r="A105" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="B105" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="C105" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="D105" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="E105">
-        <v>47481.0</v>
+        <v>19959.0</v>
       </c>
       <c r="F105">
-        <v>151464.39</v>
+        <v>148877.44</v>
       </c>
     </row>
     <row r="106" spans="1:23">
       <c r="A106" t="s">
-        <v>313</v>
+        <v>271</v>
       </c>
       <c r="B106" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="C106" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>810186106</v>
+        <v>311</v>
+      </c>
+      <c r="D106" t="s">
+        <v>312</v>
       </c>
       <c r="E106">
-        <v>2477.0</v>
+        <v>1028.0</v>
       </c>
       <c r="F106">
-        <v>142501.81</v>
+        <v>147980.6</v>
       </c>
     </row>
     <row r="107" spans="1:23">
       <c r="A107" t="s">
         <v>313</v>
       </c>
       <c r="B107" t="s">
+        <v>314</v>
+      </c>
+      <c r="C107" t="s">
+        <v>315</v>
+      </c>
+      <c r="D107" t="s">
         <v>316</v>
       </c>
-      <c r="C107" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E107">
-        <v>3794.0</v>
+        <v>131927.0</v>
       </c>
       <c r="F107">
-        <v>139050.1</v>
+        <v>127542.47</v>
       </c>
     </row>
     <row r="108" spans="1:23">
       <c r="A108" t="s">
         <v>313</v>
       </c>
       <c r="B108" t="s">
+        <v>317</v>
+      </c>
+      <c r="C108" t="s">
+        <v>318</v>
+      </c>
+      <c r="D108" t="s">
         <v>319</v>
       </c>
-      <c r="C108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E108">
-        <v>4153.0</v>
+        <v>2548.0</v>
       </c>
       <c r="F108">
-        <v>137796.54</v>
+        <v>124292.03</v>
       </c>
     </row>
     <row r="109" spans="1:23">
       <c r="A109" t="s">
         <v>313</v>
       </c>
       <c r="B109" t="s">
+        <v>320</v>
+      </c>
+      <c r="C109" t="s">
+        <v>321</v>
+      </c>
+      <c r="D109" t="s">
         <v>322</v>
       </c>
-      <c r="C109" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E109">
-        <v>1040.0</v>
+        <v>7436.0</v>
       </c>
       <c r="F109">
-        <v>135730.4</v>
+        <v>124056.47</v>
       </c>
     </row>
     <row r="110" spans="1:23">
       <c r="A110" t="s">
         <v>313</v>
       </c>
       <c r="B110" t="s">
+        <v>323</v>
+      </c>
+      <c r="C110" t="s">
+        <v>324</v>
+      </c>
+      <c r="D110" t="s">
         <v>325</v>
       </c>
-      <c r="C110" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E110">
-        <v>134213.0</v>
+        <v>4087.0</v>
       </c>
       <c r="F110">
-        <v>128105.71</v>
+        <v>118645.61</v>
       </c>
     </row>
     <row r="111" spans="1:23">
       <c r="A111" t="s">
         <v>313</v>
       </c>
       <c r="B111" t="s">
+        <v>326</v>
+      </c>
+      <c r="C111" t="s">
+        <v>327</v>
+      </c>
+      <c r="D111" t="s">
         <v>328</v>
       </c>
-      <c r="C111" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E111">
-        <v>7562.0</v>
+        <v>3307.0</v>
       </c>
       <c r="F111">
-        <v>120010.96</v>
+        <v>117200.08</v>
       </c>
     </row>
     <row r="112" spans="1:23">
       <c r="A112" t="s">
         <v>313</v>
       </c>
       <c r="B112" t="s">
-        <v>331</v>
+        <v>329</v>
       </c>
       <c r="C112" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="D112">
         <v>4495044</v>
       </c>
       <c r="E112">
-        <v>1413.0</v>
+        <v>1389.0</v>
       </c>
       <c r="F112">
-        <v>112041.9</v>
+        <v>115062.62</v>
       </c>
     </row>
     <row r="113" spans="1:23">
       <c r="A113" t="s">
         <v>313</v>
       </c>
       <c r="B113" t="s">
+        <v>331</v>
+      </c>
+      <c r="C113" t="s">
+        <v>332</v>
+      </c>
+      <c r="D113" t="s">
         <v>333</v>
       </c>
-      <c r="C113" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E113">
-        <v>8576.0</v>
+        <v>2196.0</v>
       </c>
       <c r="F113">
-        <v>111852.26</v>
+        <v>112918.32</v>
       </c>
     </row>
     <row r="114" spans="1:23">
       <c r="A114" t="s">
         <v>313</v>
       </c>
       <c r="B114" t="s">
+        <v>334</v>
+      </c>
+      <c r="C114" t="s">
         <v>335</v>
       </c>
-      <c r="C114" t="s">
+      <c r="D114" t="s">
         <v>336</v>
       </c>
-      <c r="D114" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114">
-        <v>2590.0</v>
+        <v>81952.0</v>
       </c>
       <c r="F114">
-        <v>110675.92</v>
+        <v>110871.52</v>
       </c>
     </row>
     <row r="115" spans="1:23">
       <c r="A115" t="s">
         <v>313</v>
       </c>
       <c r="B115" t="s">
+        <v>337</v>
+      </c>
+      <c r="C115" t="s">
         <v>338</v>
       </c>
-      <c r="C115" t="s">
+      <c r="D115" t="s">
         <v>339</v>
       </c>
-      <c r="D115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115">
-        <v>24703.0</v>
+        <v>17043.0</v>
       </c>
       <c r="F115">
-        <v>109065.41</v>
+        <v>110785.2</v>
       </c>
     </row>
     <row r="116" spans="1:23">
       <c r="A116" t="s">
         <v>313</v>
       </c>
       <c r="B116" t="s">
+        <v>340</v>
+      </c>
+      <c r="C116" t="s">
         <v>341</v>
       </c>
-      <c r="C116" t="s">
-[...3 lines deleted...]
-        <v>343</v>
+      <c r="D116">
+        <v>5784462</v>
       </c>
       <c r="E116">
-        <v>7955.0</v>
+        <v>8432.0</v>
       </c>
       <c r="F116">
-        <v>107074.3</v>
+        <v>110083.42</v>
       </c>
     </row>
     <row r="117" spans="1:23">
       <c r="A117" t="s">
         <v>313</v>
       </c>
       <c r="B117" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="C117" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
       <c r="D117">
-        <v>5690859</v>
+        <v>4691916</v>
       </c>
       <c r="E117">
-        <v>1100.0</v>
+        <v>24284.0</v>
       </c>
       <c r="F117">
-        <v>106849.72</v>
+        <v>106290.03</v>
       </c>
     </row>
     <row r="118" spans="1:23">
       <c r="A118" t="s">
         <v>313</v>
       </c>
       <c r="B118" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="C118" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>348</v>
+        <v>345</v>
+      </c>
+      <c r="D118">
+        <v>5690859</v>
       </c>
       <c r="E118">
-        <v>2232.0</v>
+        <v>1082.0</v>
       </c>
       <c r="F118">
-        <v>105395.04</v>
+        <v>103506.27</v>
       </c>
     </row>
     <row r="119" spans="1:23">
       <c r="A119" t="s">
         <v>313</v>
       </c>
       <c r="B119" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="C119" t="s">
-        <v>350</v>
-[...2 lines deleted...]
-        <v>4691916</v>
+        <v>347</v>
+      </c>
+      <c r="D119" t="s">
+        <v>348</v>
       </c>
       <c r="E119">
-        <v>24704.0</v>
+        <v>24283.0</v>
       </c>
       <c r="F119">
-        <v>105304.0</v>
+        <v>102229.65</v>
       </c>
     </row>
     <row r="120" spans="1:23">
       <c r="A120" t="s">
         <v>313</v>
       </c>
       <c r="B120" t="s">
+        <v>349</v>
+      </c>
+      <c r="C120" t="s">
+        <v>350</v>
+      </c>
+      <c r="D120" t="s">
         <v>351</v>
       </c>
-      <c r="C120" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E120">
-        <v>28731.0</v>
+        <v>46677.0</v>
       </c>
       <c r="F120">
-        <v>102068.63</v>
+        <v>101755.86</v>
       </c>
     </row>
     <row r="121" spans="1:23">
       <c r="A121" t="s">
         <v>313</v>
       </c>
       <c r="B121" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="C121" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>353</v>
+      </c>
+      <c r="D121">
+        <v>6356848</v>
       </c>
       <c r="E121">
-        <v>17337.0</v>
+        <v>3720.0</v>
       </c>
       <c r="F121">
-        <v>101412.36</v>
+        <v>96712.7</v>
       </c>
     </row>
     <row r="122" spans="1:23">
       <c r="A122" t="s">
         <v>313</v>
       </c>
       <c r="B122" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="C122" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="D122" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="E122">
-        <v>83368.0</v>
+        <v>186330.0</v>
       </c>
       <c r="F122">
-        <v>95806.69</v>
+        <v>96659.1</v>
       </c>
     </row>
     <row r="123" spans="1:23">
       <c r="A123" t="s">
-        <v>313</v>
+        <v>357</v>
       </c>
       <c r="B123" t="s">
+        <v>358</v>
+      </c>
+      <c r="C123" t="s">
+        <v>359</v>
+      </c>
+      <c r="D123" t="s">
         <v>360</v>
       </c>
-      <c r="C123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E123">
-        <v>1485.0</v>
+        <v>507.0</v>
       </c>
       <c r="F123">
-        <v>94965.75</v>
+        <v>85551.18</v>
       </c>
     </row>
     <row r="124" spans="1:23">
       <c r="A124" t="s">
-        <v>313</v>
+        <v>357</v>
       </c>
       <c r="B124" t="s">
+        <v>361</v>
+      </c>
+      <c r="C124" t="s">
+        <v>362</v>
+      </c>
+      <c r="D124" t="s">
         <v>363</v>
       </c>
-      <c r="C124" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E124">
-        <v>3780.0</v>
+        <v>6310.0</v>
       </c>
       <c r="F124">
-        <v>92915.01</v>
+        <v>83260.45</v>
       </c>
     </row>
     <row r="125" spans="1:23">
       <c r="A125" t="s">
-        <v>313</v>
+        <v>357</v>
       </c>
       <c r="B125" t="s">
+        <v>364</v>
+      </c>
+      <c r="C125" t="s">
         <v>365</v>
       </c>
-      <c r="C125" t="s">
+      <c r="D125" t="s">
         <v>366</v>
       </c>
-      <c r="D125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E125">
-        <v>3361.0</v>
+        <v>7823.0</v>
       </c>
       <c r="F125">
-        <v>92729.99</v>
+        <v>79794.6</v>
       </c>
     </row>
     <row r="126" spans="1:23">
       <c r="A126" t="s">
+        <v>357</v>
+      </c>
+      <c r="B126" t="s">
+        <v>367</v>
+      </c>
+      <c r="C126" t="s">
         <v>368</v>
       </c>
-      <c r="B126" t="s">
+      <c r="D126" t="s">
         <v>369</v>
       </c>
-      <c r="C126" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E126">
-        <v>513.0</v>
+        <v>8225.0</v>
       </c>
       <c r="F126">
-        <v>77293.71</v>
+        <v>74806.18</v>
       </c>
     </row>
     <row r="127" spans="1:23">
       <c r="A127" t="s">
-        <v>368</v>
+        <v>357</v>
       </c>
       <c r="B127" t="s">
-        <v>372</v>
+        <v>370</v>
       </c>
       <c r="C127" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>371</v>
+      </c>
+      <c r="D127">
+        <v>6002895</v>
       </c>
       <c r="E127">
-        <v>189558.0</v>
+        <v>64214.0</v>
       </c>
       <c r="F127">
-        <v>74259.64</v>
+        <v>68504.75</v>
       </c>
     </row>
     <row r="128" spans="1:23">
       <c r="A128" t="s">
-        <v>368</v>
+        <v>357</v>
       </c>
       <c r="B128" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="C128" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="D128" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E128">
-        <v>8363.0</v>
+        <v>53906.0</v>
       </c>
       <c r="F128">
-        <v>72675.99</v>
+        <v>65374.96</v>
       </c>
     </row>
     <row r="129" spans="1:23">
       <c r="A129" t="s">
-        <v>368</v>
+        <v>357</v>
       </c>
       <c r="B129" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="C129" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="D129" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="E129">
-        <v>54836.0</v>
+        <v>28245.0</v>
       </c>
       <c r="F129">
-        <v>67805.02</v>
+        <v>61668.66</v>
       </c>
     </row>
     <row r="130" spans="1:23">
       <c r="A130" t="s">
-        <v>368</v>
+        <v>357</v>
       </c>
       <c r="B130" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="C130" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>6002895</v>
+        <v>379</v>
+      </c>
+      <c r="D130" t="s">
+        <v>380</v>
       </c>
       <c r="E130">
-        <v>65324.0</v>
+        <v>1461.0</v>
       </c>
       <c r="F130">
-        <v>66686.06</v>
+        <v>46401.36</v>
       </c>
     </row>
     <row r="131" spans="1:23">
       <c r="A131" t="s">
-        <v>368</v>
+        <v>357</v>
       </c>
       <c r="B131" t="s">
+        <v>381</v>
+      </c>
+      <c r="C131" t="s">
+        <v>382</v>
+      </c>
+      <c r="D131" t="s">
         <v>383</v>
       </c>
-      <c r="C131" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E131">
-        <v>3319.0</v>
+        <v>3265.0</v>
       </c>
       <c r="F131">
-        <v>56517.44</v>
+        <v>38265.84</v>
       </c>
     </row>
     <row r="132" spans="1:23">
       <c r="A132" t="s">
+        <v>384</v>
+      </c>
+      <c r="B132" t="s">
+        <v>385</v>
+      </c>
+      <c r="C132" t="s">
         <v>386</v>
       </c>
-      <c r="B132" t="s">
+      <c r="D132" t="s">
         <v>387</v>
       </c>
-      <c r="C132" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E132">
-        <v>83877.16</v>
+        <v>56748.75</v>
       </c>
       <c r="F132">
-        <v>8867.49</v>
+        <v>7233.06</v>
       </c>
     </row>
     <row r="133" spans="1:23">
       <c r="A133" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B133" t="s">
+        <v>388</v>
+      </c>
+      <c r="C133" t="s">
+        <v>389</v>
+      </c>
+      <c r="D133" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>392</v>
       </c>
       <c r="E133">
         <v>31173.0</v>
       </c>
       <c r="F133">
         <v>0.0</v>
       </c>
     </row>
     <row r="134" spans="1:23">
       <c r="A134" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B134" t="s">
+        <v>391</v>
+      </c>
+      <c r="C134" t="s">
+        <v>392</v>
+      </c>
+      <c r="D134" t="s">
         <v>393</v>
-      </c>
-[...4 lines deleted...]
-        <v>395</v>
       </c>
       <c r="E134">
         <v>181762.0</v>
       </c>
       <c r="F134">
         <v>0.0</v>
       </c>
     </row>
     <row r="135" spans="1:23">
       <c r="A135" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B135" t="s">
+        <v>394</v>
+      </c>
+      <c r="C135" t="s">
+        <v>395</v>
+      </c>
+      <c r="D135" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>398</v>
       </c>
       <c r="E135">
         <v>13358.0</v>
       </c>
       <c r="F135">
         <v>0.0</v>
       </c>
     </row>
     <row r="136" spans="1:23">
       <c r="A136" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B136" t="s">
-        <v>399</v>
+        <v>397</v>
       </c>
       <c r="C136" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="D136">
         <v>5140989</v>
       </c>
       <c r="E136">
         <v>523190.0</v>
       </c>
       <c r="F136">
         <v>0.0</v>
       </c>
     </row>
     <row r="137" spans="1:23">
       <c r="A137" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B137" t="s">
+        <v>399</v>
+      </c>
+      <c r="C137" t="s">
+        <v>400</v>
+      </c>
+      <c r="D137" t="s">
         <v>401</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
       <c r="E137">
         <v>52122.0</v>
       </c>
       <c r="F137">
         <v>0.0</v>
       </c>
     </row>
     <row r="138" spans="1:23">
       <c r="A138" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B138" t="s">
+        <v>402</v>
+      </c>
+      <c r="C138" t="s">
+        <v>403</v>
+      </c>
+      <c r="D138" t="s">
         <v>404</v>
-      </c>
-[...4 lines deleted...]
-        <v>406</v>
       </c>
       <c r="E138">
         <v>488696.0</v>
       </c>
       <c r="F138">
         <v>0.0</v>
       </c>
     </row>
     <row r="139" spans="1:23">
       <c r="A139" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B139" t="s">
+        <v>405</v>
+      </c>
+      <c r="C139" t="s">
+        <v>406</v>
+      </c>
+      <c r="D139" t="s">
         <v>407</v>
-      </c>
-[...4 lines deleted...]
-        <v>409</v>
       </c>
       <c r="E139">
         <v>-7015.57</v>
       </c>
       <c r="F139">
-        <v>-1083.41</v>
+        <v>-1084.21</v>
       </c>
     </row>
     <row r="140" spans="1:23">
       <c r="A140" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B140" t="s">
+        <v>408</v>
+      </c>
+      <c r="C140" t="s">
+        <v>409</v>
+      </c>
+      <c r="D140" t="s">
         <v>410</v>
       </c>
-      <c r="C140" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E140">
-        <v>-7893.27</v>
+        <v>-11370.53</v>
       </c>
       <c r="F140">
-        <v>-5661.71</v>
+        <v>-8155.3</v>
       </c>
     </row>
     <row r="141" spans="1:23">
       <c r="A141" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="B141" t="s">
+        <v>411</v>
+      </c>
+      <c r="C141" t="s">
+        <v>412</v>
+      </c>
+      <c r="D141" t="s">
         <v>413</v>
-      </c>
-[...4 lines deleted...]
-        <v>415</v>
       </c>
       <c r="E141">
         <v>-20926.24</v>
       </c>
       <c r="F141">
-        <v>-14770.8</v>
+        <v>-14774.97</v>
       </c>
     </row>
     <row r="142" spans="1:23">
       <c r="A142" t="s">
+        <v>414</v>
+      </c>
+      <c r="B142" t="s">
+        <v>415</v>
+      </c>
+      <c r="C142" t="s">
         <v>416</v>
       </c>
-      <c r="B142" t="s">
+      <c r="D142" t="s">
         <v>417</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
       <c r="E142">
         <v>-110153.13</v>
       </c>
       <c r="F142">
-        <v>-85532.58</v>
+        <v>-86141.26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>